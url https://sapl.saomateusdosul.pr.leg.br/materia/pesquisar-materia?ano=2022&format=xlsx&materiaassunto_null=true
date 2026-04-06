--- v0 (2025-11-06)
+++ v1 (2026-04-06)
@@ -54,5565 +54,5565 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
     <t>Omar Raimundo Picheth Neto</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/ato_da_mesa_no_001.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/ato_da_mesa_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Promogar, a contar de 16 de dezembro de 2021, o prazo dos membros eleitos para as Comissões Permanentes do Poder Legislativo na sessão legislativa do ano de 2021 para emissão de pareceres/manifestações durante o periodo de recesso parlamentar de 2022 no âmbito do Poder Legislativo de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/ato_da_mesa_no_002.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/ato_da_mesa_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Audiência Pública para discussão acerca do Projeto de Lei Complementar do Legislativo nº 001/2022 que “Acrescenta Parágrafo único ao Art. 94 e altera-se o § 1º e acrescenta o § 3º ao Art. 62 da Lei Complementar nº 089, de 18 de dezembro de 2020, que instituiu o Código de Obras e Edificações do Município de São Mateus do Sul; Substitui o Anexo II da Lei Complementar nº 081, de 18 de dezembro 2020 - Regulamenta o Zoneamento e Uso e a ocupação do Solo Urbano e Rural do Município de São Mateus do Sul”.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/ato_da_mesa_no_003.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/ato_da_mesa_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Audiência Pública para discussão acerca dos seguintes assuntos: castração obrigatória de animais; construção de centro de zoonoses; aplicação de multa para ninhadas indesejadas; animais comunitários (cães e gatos); maus tratos; e microchipagem.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1496/ato_da_mesa_no_004.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1496/ato_da_mesa_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Reunião Especial para aplicação do Projeto de Lei nº 043/2021 que "Dispõe sobre a obrigatoriedade da identificação eletrônica, por meio de microchip, de todos os animais das espécies canina, felina, equina, muar, asinina, de tração animal ou não, dentro do Município de São Mateus do Sul", de autoria do Vereador Jeciel Ferreira Franco - Partido União Brasil, conforme Requerimento nº 032/2022.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1484/ato_da_mesa_no_005.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1484/ato_da_mesa_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a eleição dos membros do Poder Legislativo para compor a Mesa diretora no biênio 2023- 2024.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>ATPR</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1461/ato_da_presidencia_no_001.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1461/ato_da_presidencia_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente do Poder Legislativo em dias dos jogos da Seleção Brasileira na Copa do Mundo FIFA 2022.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1482/ato_da_presidencia_no_002.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1482/ato_da_presidencia_no_002.2022.pdf</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>EMPL</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Jorge Wallace Manfroni, Jackson Felipe Silva Machado de Lima, Juliano Orlowski de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1117/emenda_supressiva_no_001.2022_ao_pl_no_014.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1117/emenda_supressiva_no_001.2022_ao_pl_no_014.2022.pdf</t>
   </si>
   <si>
     <t>Fica suprimido a expressão “e ocupantes de cargos em comissão” contida no Art. 1º do Projeto de Lei nº 014/2022 de iniciativa do Poder Executivo.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>Jeciel Ferreira Franco</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1279/emenda_no_002.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1279/emenda_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 3º ao artigo 2º do Projeto de Lei do Legislativo nº 040/2021.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>Jorge Wallace Manfroni, Jackson Felipe Silva Machado de Lima</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1284/emenda_no_003.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1284/emenda_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Substitui o Art. 3º do Projeto de Lei do Executivo nº 026/2022.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1299/emenda_no_004.2022_ao_pll_no_003.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1299/emenda_no_004.2022_ao_pll_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Adiciona o Parágrafo único no Art. 4º ao Projeto de Lei do Legislativo nº 003/2022.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1300/emenda_no_005.2022_ao_pll_no_003.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1300/emenda_no_005.2022_ao_pll_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Substitui o Art. 9º ao Projeto de Lei do Legislativo nº 003/2022.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Omar Raimundo Picheth Neto, Enéas Jeferson Melnisk, Irineu Lepinski Macuco, Osvaldo Witonski Kotryk (Parafuso)</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1309/emenda_no_006.2022_ao_pll_no_049.2021.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1309/emenda_no_006.2022_ao_pll_no_049.2021.pdf</t>
   </si>
   <si>
     <t>Modifica o Caput do Art. 1º e acrescenta os parágrafos 1º e 2º no Art. 1º ao Projeto de Lei do Legislativo nº 049/2021</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1334/emenda_no_007.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1334/emenda_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Adiciona o parágrafo único ao artigo 3º do Projeto de Lei do Legislativo nº 003/2022.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valter Przywitowski</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_no_001.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_no_001.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria de obras e responsáveis para que seja realizado trabalhos de manutenção nas estradas rurais de competência do município nas seguintes localidades: Tesouras A e B, Cambara e Cambara do Sul, Mico Magro, Aliança Velha.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_no_002.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_no_002.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria de obras e responsáveis para que seja realizado trabalhos de manutenção nas estradas rurais de competência do município nas seguintes localidades: Faxinal dos Elias, Turvo de Baixo, Caitá, Turvo Barracas, Fazendinha e Rio das Pedras.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/indicacao_no_003.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/indicacao_no_003.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria de obras e responsáveis para que seja realizado trabalhos de manutenção nas estradas rurais de competência do município nas seguintes localidades: Lageado, Porto Ribeiro, Palmito, Divisa, Fazenda Água Branca, São Miguel da Roseira.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/indicacao_no_004.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/indicacao_no_004.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria de obras e responsáveis para que seja realizado trabalhos de manutenção nas estradas rurais de competência do município nas seguintes localidades: Fartura do Potinga, Braço do Potinga, Pontilhão, Passo do Meio, Palmital.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/indicacao_no_005.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/indicacao_no_005.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria de obras e responsáveis para que seja realizado trabalhos de manutenção nas estradas rurais de competência do município nas seguintes localidades: Borração, Burrinho, Estiva, Dois Irmãos, Tijuco Preto e Turvo de Cima.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_no_006.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_no_006.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria de obras e responsáveis para que seja realizado trabalhos de manutenção nas estradas rurais de competência do município nas seguintes localidades: Fluviópolis, Colônia Eufrosina, Colônias de I a VI, Paiol da Barra Feia e Manduri.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_no_007.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_no_007.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria de obras e responsáveis para que seja realizado trabalhos de manutenção nas estradas rurais de competência do município nas seguintes localidades: Lageadinho, Vargem Grande, Arroio da Cruz, Santana e Pimenteira.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_no_008.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_no_008.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas ainda não pavimentadas do bairro Amaral.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_no_009.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_no_009.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas do bairro Fatty.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_no_010.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_no_010.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas do bairro Blasck (Boaski).</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_no_011.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_no_011.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas do bairro Canoas.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_no_012.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_no_012.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas: TENENTE MAX WOLL FILHO (ESTRADA VELHA|), CHICO MENDES e MARIA PAULINA WOLTER</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_no_013.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_no_013.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas do bairro jardim Dona Hermínia.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_no_014.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_no_014.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas dos bairros; VILA VERDE E LOTEAMENTO SANTA CRUZ.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_no_015.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_no_015.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas do bairro Nepomuceno.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_no_016.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_no_016.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar na rua João Toporowski (sentido portaria norte da Incepa).</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_no_017.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_no_017.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de recuperação asfáltica, nova iluminação, calçadas com acessibilidade na rua Ney Amintas de Barros Braga.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_no_018.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_no_018.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas do bairro Palmeirinha</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_no_019.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_no_019.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas do bairro PINHEIRINHO.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_no_020.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_no_020.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas do bairro Prohmann.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_no_021.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_no_021.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas do bairro São Joaquim.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/indicacao_no_022.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/indicacao_no_022.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas do bairro Tamareiras</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_no_023.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_no_023.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalhos de execução de pavimentação asfáltica ou similar nas ruas do bairro da Usina velha.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/indicacao_no_024.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/indicacao_no_024.2022.pdf</t>
   </si>
   <si>
     <t>DIANTE Da busca de melhorar a qualidade do ensino municipal e regional, venho a essa casa de leis solicitar a aprovação dessa indicação para ser encaminhada ao executivo Municipal e secretarias responsáveis, para a executar a compra de um terreno na área rural do município, na localidade do lajeado, para construção de uma nova escola municipal para abrigar a atual rede de ensino municipal que hoje tem a dualidade com a Escola Estadual Campo do Lageado naquela localidade.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/indicacao_no_025.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/indicacao_no_025.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar, limpeza e toda manutenção que se faça necessária no bueiro que fica em frente à Escola Anastácia Kimita de Paula e Posto de Saúde do Lageado. (Segue foto anexa)</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Irineu Lepinski Macuco</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_no_026.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_no_026.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da Rua Frederico Retzlaf nas proximidades do Adolecentro, no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Juliano Orlowski de Oliveira, Jackson Felipe Silva Machado de Lima, Jorge Wallace Manfroni</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_no_027.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_no_027.2022.pdf</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_no_028.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_no_028.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar patrolamento, alargamento, empedramento, melhorias nos bueiros e toda manutenção que se faça necessária na comunidade do Lageadinho.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/indicacao_no_029.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/indicacao_no_029.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar limpeza e recolhimento de todos os entulhos que estão depositados em frente ao setor de Alimentação Escolar Municipal.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/indicacao_no_030.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/indicacao_no_030.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar limpeza das calçadas localizadas na Rua Antônio Bizinelli.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_no_031.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_no_031.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal para que seja novamente implantado o CONSELHO MUNICIPAL DE POLÍTICAS SOBRE DROGAS (COMPOD) no município de São Mateus do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/indicacao_no_032.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/indicacao_no_032.2022.pdf</t>
   </si>
   <si>
     <t>Diante da busca de melhorar a segurança no local, venho a essa Casa de Leis solicitar a aprovação dessa indicação para ser encaminhada ao Executivo Municipal e secretaria responsável, para que o responsável pelo parque de lazer e de diversões da praça matriz realize o fechamento dos portões do mesmo, nas quartas-feiras já no início da noite.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/indicacao_no_033.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/indicacao_no_033.2022.pdf</t>
   </si>
   <si>
     <t>Diante da busca de melhorar a segurança no local, venho a essa casa de leis solicitar a aprovação dessa indicação para ser encaminhada ao Executivo Municipal e Secretaria responsável, para a execução dentro do planejamento para instalação de novas iluminações nas seguintes áreas: Chimarródromo, Praça da Igreja Matriz São Mateus, Parque infantil da Praça Matriz e Praça do Rio Iguaçu.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Osvaldo Witonski Kotryk (Parafuso), Enéas Jeferson Melnisk, Irineu Lepinski Macuco, Omar Raimundo Picheth Neto</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/indicacao_no_034.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/indicacao_no_034.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal com o propósito de sugerir um projeto de pavimentação asfáltica nas proximidades do Campo Sintético do Sawe na Vila Palmeirinha.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_no_035.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_no_035.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal com o propósito de sugerir um projeto de pavimentação asfáltica nas seguintes ruas:_x000D_
 Rua Ovídio Maciel – Vila Palmeirinha;_x000D_
 Rua Miguel Musialak – Vila Palmeirinha;_x000D_
 Rua Octavio de Paula e Silva – Vila Palmeirinha;_x000D_
 Rua Cruz Wolff – Vila Palmeirinha.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/indicacao_no_036.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/indicacao_no_036.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a implantação de lixeira nos Pontos de Ônibus do município.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_no_037.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_no_037.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção das Estradas Secundárias da comunidade do Rio das Pedras.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_no_038.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_no_038.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da Estrada da comunidade da Anta Ruiva.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/indicacao_no_039.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/indicacao_no_039.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da Estrada da comunidade do Tijuco Preto até o Turvo Barracas.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/indicacao_no_040.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/indicacao_no_040.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria de obras e secretarias responsáveis para que seja realizado trabalhos de pintura, manutenção e se necessário obras no cemitério das seguintes comunidades:_x000D_
 Turvo de Baixo;_x000D_
 Passo do meio;_x000D_
 Caitá;_x000D_
 Divisa;_x000D_
 Fluviópolis.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/indicacao_no_041.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/indicacao_no_041.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria responsável, para que possa contratar equipamentos que o município não possui, para que seja executada a retirada de terras que se encontram em cima da pedreira municipal situado na comunidade de Turvo de Baixo, interior do nosso município, bem como deixar pronto estoques grandes de pedra prontos para britagem.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Irineu Lepinski Macuco, Enéas Jeferson Melnisk, Omar Raimundo Picheth Neto, Osvaldo Witonski Kotryk (Parafuso)</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1070/indicacao_no_042.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1070/indicacao_no_042.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo as substituições das lâmpadas queimadas na Rua João Gabriel Martins nas proximidades do Mercado Vó Sula.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/indicacao_no_043.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/indicacao_no_043.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo as substituições das lâmpadas queimadas na Rua João Bergzwoski na Vila Jardim Santa Cruz.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/indicacao_no_044.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/indicacao_no_044.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado a manutenção do mata burro localizado pontilhão, que tem como referência as famílias dos senhores Luiz Pacheco, Lorena Pacheco, Ivo Adrinanski, Claudio Novakowski, Laércio Pacheco e demais moradores e produtores que utilizam a estrada como passagem para suas propriedades.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1073/indicacao_no_045.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1073/indicacao_no_045.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as Secretarias responsáveis, para que seja realizado trabalhos de IMPLANTAÇÃO E EXECUÇÃO do PLANO MUNICIPAL DE ARBORIZAÇÃO no âmbito do município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1074/indicacao_no_046.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1074/indicacao_no_046.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da Estrada Secundária conhecida como Estrada do DER, inicia-se na BR-476 até a Igreja da comunidade da Tesoura.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Osvaldo Witonski Kotryk (Parafuso), Irineu Lepinski Macuco, Omar Raimundo Picheth Neto</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1088/indicacao_no_047.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1088/indicacao_no_047.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal com o propósito de sugerir a manutenção da Estrada Secundária da comunidade da Terra Vermelha, próximo a antiga escola até a Igreja.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_no_048.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_no_048.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada a Prefeita Municipal com o propósito de sugerir a manutenção do bueiro da Rua João Gabriel Martins com a esquina da Rua Vinte e Um de Setembro. A estrutura superior do bueiro cedeu existe um potencial risco de acontecer algum acidente, conforme as fotos anexas.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_no_049.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_no_049.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que realize a manutenção no telhado do Ginásio da Escola Municipal Pedro Effco em caráter de urgência, pois o mesmo está com falta de algumas telhas desde dezembro 2021. Além da indisponibilidade da quadra, a não manutenção de forma urgente pode levar a danos estruturais.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_no_050.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_no_050.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que realize análise referente ao horário de atendimento da Farmácia Municipal, anexa ao ambulatório, para que, realize atendimento durante todo o periodo em que o Ambulatório presta atendimento.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Irineu Lepinski Macuco, Omar Raimundo Picheth Neto, Osvaldo Witonski Kotryk (Parafuso)</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1092/indicacao_no_051.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1092/indicacao_no_051.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da Estrada Secundaria conhecida como Estrada dos Padres na comunidade do Retiro.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1098/indicacao_no_052.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1098/indicacao_no_052.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria responsável, para que possa contratar empresa para britagem de rocha (pedra), para atuar na pedreira municipal situado na comunidade de Turvo de Baixo, interior do nosso município, bem como deixar pronto estoques grandes de pedra prontas para serem utilizadas em cascalhamentos nas vias rurais.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_no_053.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_no_053.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, para direcionar esta indicação de minha autoria ao gabinete do Deputado federal Toninho Wandscheer, onde solicito recursos financeiros para construção de uma praça suspensa com iluminação, arborização, recreação para ser construída em cima da canalização do rio canoas, situado na rua Casemiro Witekowski, entre as ruas Barão do Rio Branco com a rua João Gabriel Martins.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1100/indicacao_no_054.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1100/indicacao_no_054.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, para direcionar esta indicação de minha autoria ao gabinete do Deputado federal Toninho Wandscheer onde solicito recursos financeiros oriundos de Emendas Parlamentares para as reformas das Unidade Básica de Saúde de nosso município das seguintes localidades: Fluviópolis, Faxinal dos Elias, Turvo de Baixo, Turvo Barracas e Cambará.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_no_055.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_no_055.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal para que seja colocada uma lixeira na comunidade de Paiol Grande, como referência de local o Sitio Pé de Pano ou família Cechinatto.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_no_056.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_no_056.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, para direcionar esta indicação de minha autoria ao gabinete do Deputado federal Toninho Wandscheer onde solicito recursos financeiros oriundos de emendas parlamentares para compra de material de melhor qualidade para cascalhamento das estradas das comunidades de Turvo de Baixo, Faxinal dos Elias, Fazendinha, Caitá e Turvo Barracas.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1103/indicacao_no_057.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1103/indicacao_no_057.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal dentro do planejamento da Secretaria responsável possa fazer a manutenção de um abrigo para passageiros escolar, na localidade de Faxinal dos Elias, como referência próximo a “vila”.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1104/indicacao_no_058.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1104/indicacao_no_058.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal dentro do planejamento da Secretaria responsável possa fazer instalação de um abrigo para passageiros escolar na comunidade de Lajeado, junto a estrada principal sentido Geroca, entrada próximo a panificadora.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1105/indicacao_no_059.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1105/indicacao_no_059.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar manutenção na pavimentação asfáltica na Rua Tenente Max Wolff Filho, entre as Ruas Francisco Geraldo Portes e Vinicius de Morais na Vila Prohmann.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Enéas Jeferson Melnisk, Irineu Lepinski Macuco, Omar Raimundo Picheth Neto, Osvaldo Witonski Kotryk (Parafuso)</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_no_060.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_no_060.2022.pdf</t>
   </si>
   <si>
     <t>Sugere-se a Sra. Fernanda Garcia Sardanha, digníssima Prefeita Municipal, que efetue a contratação/credenciamento de pessoas jurídicas para a prestação de serviços visando o atendimento temporário de vagas de educação infantil para crianças de 0 (zero) a 4 (quatro) anos, a fim de garantir a oferta imediata de vagas públicas.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_no_061.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_no_061.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja reunido funcionários responsáveis pela área de recebimento de doação de patrimônio por parte dos munícipes para a prefeitura municipal, a fim de facilitar a tramitação de doação do patrimônio pessoal do munícipe ao município.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_no_062.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_no_062.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal com o propósito de sugerir a manutenção da Estrada Principal da comunidade Aroio da Cruz.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_no_063.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_no_063.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a implantação de um bueiro na comunidade Faxinal do Ilhéus, próximo da propriedade do Sr. Paulo Kuschera.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_no_064.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_no_064.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar a manutenção da Rua João Toporowcs.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Osvaldo Witonski Kotryk (Parafuso), Irineu Lepinski Macuco</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1118/indicacao_no_065.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1118/indicacao_no_065.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal com o propósito de sugerir a implantação de bueiros na Comunidade da Fartura do Potinga, aproximadamente a 2km para frente da igreja.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Irineu Lepinski Macuco, Osvaldo Witonski Kotryk (Parafuso)</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1119/indicacao_no_066.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1119/indicacao_no_066.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção pontual da calçada onde existe um buraco na Rua Hezir Leal Hultman, ao lado do parquinho.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_no_067.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_no_067.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção de Estrada Secundária na Comunidade Vargem Grande, conhecida como estrada do Santana.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_no_068.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_no_068.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de recolher as podas realizadas pela Copel, e, que seja realizado um cronograma adequado, evitando que os munícipes sejam surpreendidos com essas questões. Cito a Rua 21 de Setembro, esquina com a Rua Manoel Furtado Neves, segue foto anexa.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_no_069.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_no_069.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de construir uma lombada na Rua Guilherme Kantor entre as casas nº 434 e 461, Centro.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1123/indicacao_no_070.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1123/indicacao_no_070.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar manutenção e limpeza nos parquinhos instalados nas praças públicas e que sejam instaladas lixeiras próximas a esses parquinhos.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_no_071.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_no_071.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, Secretaria de Obras e responsáveis para que seja realizado trabalhos de manutenção na estrada próximo à sede da Fazenda Maria Isabel, na localidade de Espigãozinho.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Jackson Felipe Silva Machado de Lima, Jorge Wallace Manfroni, Juliano Orlowski de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1125/indicacao_no_072.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1125/indicacao_no_072.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar patrolamento, empedramento e toda manutenção que se faça necessária na comunidade de Fluviópolis.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_no_073.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_no_073.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar patrolamento, empedramento e toda manutenção que se faça necessária na comunidade do Pontilhão e Passo do Meio.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_no_074.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_no_074.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar patrolamento, empedramento e toda manutenção que se faça necessária na comunidade do Porto Ribeiro e Mandassaia.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Osvaldo Witonski Kotryk (Parafuso), Enéas Jeferson Melnisk, Irineu Lepinski Macuco</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_no_075.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_no_075.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal com o propósito de sugerir a manutenção da Rua João Betega no Bairro Industrial, nas proximidades do trevo da Petrobras e entrada do MicroXisto.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Enéas Jeferson Melnisk, Irineu Lepinski Macuco, Osvaldo Witonski Kotryk (Parafuso)</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1132/indicacao_no_076.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1132/indicacao_no_076.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal com o propósito de sugerir a instalação de um playground no Colégio Estadual Duque de Caxias.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Osvaldo Witonski Kotryk (Parafuso)</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1136/indicacao_no_077.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1136/indicacao_no_077.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal com o propósito de sugerir o cadastramento dos pequenos agricultores para pegarem o Calcário, conforme o recurso disponibilizado pelo Deputado Estadual Luiz Claudio Romanelli.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Juliano Orlowski de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1137/indicacao_no_078.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1137/indicacao_no_078.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar a manutenção da estrada da comunidade do Burrinho, Borrachão e do Tesoura (perto do restaurante jabuticabeira).</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_no_079.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_no_079.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar patrolamento, empedramento e toda manutenção que se faça necessária na comunidade da Estiva dos Muchalak, Borrachão e Burrinho._x000D_
 Retirado</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_no_080.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_no_080.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar uma roçada nas laterais da Rua João Bettega na Área Industrial, bem como se possível a construção de passeios em ambos os lados.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_no_081.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_no_081.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção do ponto de ônibus na Rua Prof. Bernardo do Amaral Wolf, nas proximidades da Escola Ezilda Amaral Ferreira no Bairro Vila Verde.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_no_082.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_no_082.2022.pdf</t>
   </si>
   <si>
     <t>ser encaminhada à Prefeita Municipal sugerindo entrar com contato com o DNIT, a fim de solicitar a limpeza (roçada) da BR-476, iniciando na Ponte do Rio Iguaçu até o Bairro Vila Palmeirinha.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_no_083.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_no_083.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da Estrada conhecida como “Serraria Velha” na comunidade do Faxinal do Ilhéus.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1152/indicacao_no_084.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1152/indicacao_no_084.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a Secretaria de Obras e responsáveis para que seja realizado trabalhos de manutenção no bueiro em frente à entrada secundaria do Centro de Eventos Municipal Vereador Jorge Przywitowski.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1153/indicacao_no_085.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1153/indicacao_no_085.2022.pdf</t>
   </si>
   <si>
     <t>DIANTE Da busca de melhorar a qualidade do ensino municipal e regional, venho a essa Casa de Leis solicitar a aprovação dessa indicação para ser encaminhada ao Executivo Municipal e Secretarias responsáveis, para avaliação, tratativas se houver necessidade com a Secretaria Estadual de Educação do Estado do Paraná, a fim de realizar a manutenção ou substituição de todo o telhado da Escola Municipal Anastacia Kimita de Paula, situada na localidade do Lajeado, área rural de nosso município. A autorização se faz necessária devido à Escola Municipal possuir o formato de dualidade com o Colégio Estadual Campo do Lajeado</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/indicacao_no_086.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/indicacao_no_086.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção das estradas da comunidade Colônia Cachoeira e Emboque.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/indicacao_no_087.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/indicacao_no_087.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a implantação de um ponto de ônibus com cobertura na Comunidade dos Rosas, nas proximidades da propriedade do Paulo Rimovicz.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1156/indicacao_no_088.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1156/indicacao_no_088.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a implantação de um ponto de ônibus no Bairro Vila Palmeirinha, nas proximidades da Escola Municipal da Vila Palmeirinha.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_no_089.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_no_089.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da Rua João Gabriel Martins, entre a Rua Luiz Damaso Santos Lima e a Rua Ulisses Faria.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1158/indicacao_no_090.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1158/indicacao_no_090.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal para que seja feita a manutenção urgente da Rua Ney Amintas de Barros Braga – Vila Amaral e seja colocado a mesma no planejamento de pavimentação com melhoria de iluminação na extensão total da rua.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/indicacao_no_091.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/indicacao_no_091.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da estrada secundária rural na comunidade do Paiol Grande, nas proximidades da Ervateira Morandi. Além disso, realizar a limpeza das valetas que estão assoreadas.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_092.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_092.2022.pdf</t>
   </si>
   <si>
     <t>ser encaminhada à Prefeita Municipal, a secretaria de obras e responsáveis para que seja realizado trabalhos de manutenção em dois bueiros na estrada principal da comunidade de Aliança velha. Os mesmos se localizam nas proximidades da igreja católica.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_no_093.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_no_093.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a instalação de um abrigo para passageiros escolar na Rua Pres. John Kenedy ao lado da ponte que dá acesso à Rua da Raia.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_095.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_095.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve e com o apoio da Entidade APAE de São Mateus do Sul encaminhamos à Prefeita Municipal sugerindo a implantação de banco de praça com acessibilidade para privilegiar e atender as pessoas com deficiência ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_no_096.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_no_096.2022.pdf</t>
   </si>
   <si>
     <t>DIANTE da busca de melhorar a qualidade do ensino municipal e regional, venho a essa casa de leis solicitar a aprovação dessa indicação para ser encaminhada ao Executivo Municipal e Secretarias responsáveis, para avaliação e tratativas se houver necessidade com a Secretaria Estadual de Educação do Estado, a fim de realizar a manutenção e solucionar os vazamentos no refeitório e infiltração em duas salas de aula na Escola Municipal Anastacia Kimita de Paula, situada na localidade do Lajeado, área rural de nosso município. Escola que faz dualidade com o Colégio Estadual Campo do Lajeado.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_097.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_097.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da estrada rural que inicia na nas proximidades da propriedade do Sr. Dr. Roberto, sentido Dois Irmãos até a saída para a PR-364. Devido as obras na PR-364, muitos veículos estão desviando o seu trajeto pela referida estrada rural.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_no_098.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_no_098.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da Rua Frederico Retzlaf, nas proximidades do Adolescentro na Vila Pinheirinho.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_no_099.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_no_099.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo que a Secretaria responsável inclua no seu planejamento a manutenção preventiva e corretiva da Rua Pedro Effco, próximo ao número 2232.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1198/indicacao_no_100.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1198/indicacao_no_100.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a Secretaria de Obras e responsáveis para que seja realizado trabalhos de manutenção na estrada rural da comunidade do Cambará, especificamente, na estrada secundária que fica em frente à Escola Municipal do Cambará.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/indicacao_no_101.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/indicacao_no_101.2022.pdf</t>
   </si>
   <si>
     <t>A  ser encaminhada a Prefeita Municipal, a Secretaria de Obras e responsáveis para que seja realizado trabalhos de manutenção e construção de bueiros no loteamento Dona Mariquinha.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/indicacao_no_102.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/indicacao_no_102.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da estrada rural da comunidade do Rio das Pedras sentido a comunidade do Tijuco Preto.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/indicacao_no_103.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/indicacao_no_103.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada a Prefeita Municipal sugerindo a manutenção da Estrada Secundária Rural da comunidade do Tijuco Preto que liga até a comunidade do Estiva.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/indicacao_no_104.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/indicacao_no_104.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a implantação de um ponto de ônibus na Estrada Principal da comunidade do Tijuco Preto, nas proximidades da Familia da luz.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1203/indicacao_no_105.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1203/indicacao_no_105.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a implantação de lombada em frente ao Posto de Saúde da comunidade Faxinal do Elias.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_no_106.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_no_106.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a limpeza de valeta em toda a sua extensão na Rua João Toporowcs, sentido Vila Bom Jesus, nas proximidades da Rua Pedro Turek.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_no_107.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_no_107.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da Rua Augusto Tararan, entre a Rua Theodoro Toppel e a Rua Dom Pedro II. Além do mais, realizar a limpeza do bueiro para minimizar o acúmulo de água em dias chuvosos, conforme foto anexa.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/indicacao_no_108.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/indicacao_no_108.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal solicitando que a empresa responsável pelos transportes de alunos da rede pública estenda o seu roteiro escolar, no periodo entre o horário matutino e vespertino, na localidade do Porto Ribeiro, precisamente na região conhecida como Mandassaia. A solicitação se faz necessária para incluir mais quatros alunos que residem entre a residência do próprio motorsta do transporte escolar ate a estrada principal.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/indicacao_no_109.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/indicacao_no_109.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as Secretarias responsáveis para fazer trabalho de limpeza e desassoreamento do córrego situado nas mediações da Rua João Bergzwoski, nas proximidades do número 784, no bairro Vila Verde, sendo o córrego localizado aos fundos dessa residência.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/indicacao_no_110.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/indicacao_no_110.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da Rua Engº Agrònomo Julio Skalski na Colônia Taquaral, a pedido dos moradores.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/indicacao_no_111.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/indicacao_no_111.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da estrada rural da comunidade Colônia 5 a pedido dos moradores. A principio, a comunidade Colónia 5 consta no mapa do Anexo II do Plano Diretor Municipal, especificamente, na Prancha 28.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/indicacao_no_112.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/indicacao_no_112.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada a Prefeita Municipal sugerindo a limpeza e a drenagem da valeta no Beco do Pereira na Vila Amaral.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/indicacao_no_113.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/indicacao_no_113.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção de diversas ruas do Bairro São Joaquim que estão em péssimas condições.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/indicacao_no_114.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/indicacao_no_114.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar manutenção na Rua Francisco Nadolny, no Bairro Jardim Santa Cruz._x000D_
 As fotos anexas evidenciam a necessidade da manutenção, garantindo aos moradores o acesso as suas residências.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/indicacao_no_115.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/indicacao_no_115.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo as substituições das lâmpadas queimadas na comunidade do Paiol Grande.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/indicacao_no_116.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/indicacao_no_116.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a construção de muro em uma das laterais do Cemitério da Colônia Taquaral.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_no_117.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_no_117.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção de diversas ruas do Bairro Vila Verde, principalmente, as ruas que estão em péssimas condições.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/indicacao_no_118.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/indicacao_no_118.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo entrar em contato com o DNIT para solicitar a limpeza de bueiros na BR-476, nas proximidades do Posto Triângulo no município de São Mateus do Sul, sentido União da Vitória – PR.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_no_119.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_no_119.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a substituição das lâmpadas queimadas na Rua Pedro Turek no Bairro Jardim São Joaquim, nas proximidades do número 327.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Irineu Lepinski Macuco, Enéas Jeferson Melnisk, Jeciel Ferreira Franco, Omar Raimundo Picheth Neto, Osvaldo Witonski Kotryk (Parafuso)</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/indicacao_no_120.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/indicacao_no_120.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção de Estrada Secundária na Colonia Iguaçu. O ponto de referência seria: passando a rua de entrada da Incepa na BR-476 e percorrendo aproximadamente 400 metros, sentido União da Vitória, a estrada secundária se encontra à direita.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/indicacao_no_121.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/indicacao_no_121.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado estudos e após execução de uma cobertura para auxiliar no embarque e desembarque dos alunos do CEMEI das tamareiras.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/indicacao_no_122.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/indicacao_no_122.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal para que seja realizado trabalho de sinalização na ponte da Água Boa, situada na comunidade de Faxinal dos Elias.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/indicacao_no_123.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/indicacao_no_123.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e as Secretarias responsáveis para que seja realizado estudos de área de embarque e desembarque de alunos na escola/colégio da Vila Americana. Além disso, realizar um estudo de melhoria de sinalização com a implantação de pinturas e placas indicativas no local, bem como marcação de vagas para vans escolares e demais veículos que circulam na região.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/indicacao_no_124.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/indicacao_no_124.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo que seja expedido um ofício ao Departamento de Estrada e Rodagem (DER), a fim de realizar correções nas lombadas que estão muito baixas na rodovia PR-151, entre São Mateus do Sul a Três Barras, especificamente nas seguintes comunidades: Bairro Vila Palmeirinha, Lajeado, Porto Ribeiro, Palmito, Divisa, Fazenda Água Branca e São Miguel da Roseira. Além disso, implantar um novo redutor de velocidade próximo à entrada principal da comunidade do Palmito.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/indicacao_no_125.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/indicacao_no_125.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção de 02 (dois) bueiros na estrada conhecida como “Serraria Velha” na comunidade do Faxinal do Ilhéus.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/indicacao_no_126.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/indicacao_no_126.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da estrada rural da comunidade do Mourão com urgência.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/indicacao_no_127.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/indicacao_no_127.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a limpeza da Rua Ulisses Farias para a retirada de diversas sujeiras, tais como: pedras, areias e terras que estão se acumulando ao longo da rua.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/indicacao_no_128.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/indicacao_no_128.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal, a fim de que tome as devidas providências no sentido de realização de serviços relacionados a abertura de valetas para saída de água no tanque de psicultura da Casa Familiar Rural.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/indicacao_no_129.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/indicacao_no_129.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a limpeza de bueiro ou da valeta na Rua Vereador Tadeu Novakowski nas proximidades do número 865, Bairro Jardim Santa Cruz.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/indicacao_no_130.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/indicacao_no_130.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo, na forma regimental, a manutenção da Estrada Principal entre o Passo do Meio 1, Palmital e Rio Claro, comunidade conhecida como Mamangava. Além dos mais, a estrada é muito utilizada pelos ônibus escolares para transportar os alunos até as escolas.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/indicacao_no_131.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/indicacao_no_131.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a implantação de dreno para auxiliar no escoamento e evitar o acúmulo de água da chuva na Rua João Toporowcz entre o Bairro São Joaquim e o Bairro Vila Bom Jesus, conforme fotos anexas.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/indicacao_no_132.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/indicacao_no_132.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a implantação de dreno para evitar o acúmulo de água da chuva na Rua David Felipe Meira no loteamento Santa Cruz.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1258/indicacao_no_133.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1258/indicacao_no_133.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a construção de nova calçada no Centro Municipal De Fisioterapia, junto à Rua Luiz Damaso Santos Lima, para servir de entrada para embarque/desembarque de pacientes, fazendo com que a entrada utilizada no dia de hoje sirva de saida para os usuários.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1259/indicacao_no_134.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1259/indicacao_no_134.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a construção de novo abrigo no Centro Municipal de Fisioterapia para abrigar o veículo utilizado por aquele setor.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>CANCELADA</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1261/indicacao_no_136.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1261/indicacao_no_136.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e a Secretaría de Obras para que seja avaliado a possibilidade de implantação de lombada na Rua Antônio Bizinelli, Colònia Iguaçu, no trecho próximo à residência 2803.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1262/indicacao_no_137.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1262/indicacao_no_137.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e a Secretaria de Meio Ambiente para que seja incluido no planejamento das atividades da secretaria a retirada dos Eucaliptos presentes ao lado do campo da Vila Americana.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1263/indicacao_no_138.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1263/indicacao_no_138.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e a Secretaria de Obras para que seja feita a manutenção de buraco presente depois da primeira lombada do bairro Vila Americana, assim como a manutenção dos demais buracos presentes na pavimentação do Bairro.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1264/indicacao_no_139.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1264/indicacao_no_139.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e a Secretaria de Obras para que seja feita a instalação de luminária e lâmpada na Rua Luciano Stencel, descida para a comunidade da Usina Velha.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_no_140.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_no_140.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo estudo de implantação de massa asfáltica na Rua Luiz Damaso Santos Lima.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1266/indicacao_no_141.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1266/indicacao_no_141.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo estudo de implantação de redutor de velocidade (lombada) na estrada principal da comunidade de Anta Ruiva nas proximidades da Familia Vodarski, aproximadamente, 150 metros da BR.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1267/indicacao_no_142.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1267/indicacao_no_142.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a implantação de ponto de ônibus, em conformidade com as normas técnicas vigentes, na comunidade do Tesoura nas proximidades da Igreja.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_no_143.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_no_143.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar manutenção e melhorias em todas as ruas da VILA AMARAL.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_no_144.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_no_144.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e as Secretarias responsáveis sugerindo organizarem Audiência Pública para tratar do tema abrangente sobre Segurança Pública Municipal_x000D_
 Além disso, debater sobre assuntos pontuais tais como;_x000D_
 aumento das taxas de criminalidade;_x000D_
 o aumento da sensação de insegurança:_x000D_
 degradação do patrimônio público; _x000D_
 combate ao tráfico de drogas;_x000D_
 recuperação de dependentes quimicos;_x000D_
 crise da segurança pública;_x000D_
 ações e prevenção na segurança pública;_x000D_
 politicas públicas na tentativa de enfrentamento da criminalidade_x000D_
 Investimento público na segurança pública;_x000D_
 criar soluções eficientes e duradouras,_x000D_
 como o municipio está se organizando para enfrentar a violência;_x000D_
 entre outros diversos assuntos.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1273/indicacao_no_145.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1273/indicacao_no_145.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo um estudo de implantação de lonas de proteção ou outra benfeitorias no refeitório do CMEI lolanda, Villa Canoas, a fim de para evitar que as crianças passom frio durante o periodo de alimentação.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1274/indicacao_no_146.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1274/indicacao_no_146.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo estudo para reformar o Posto de Saúde da comunidade Arroio da Cruz.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1304/indicacao_no_147.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1304/indicacao_no_147.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo, na forma regimental, a implantação de um novo ponto de ônibus, conforme as normas vigentes, na Estrada Principal da comunidade do Tesoura nas proximidades da propriedade da familia Maciel. Atualmente, no local existe um ponto de onibus, entretanto, está localizada longe da estrada principal, caracterizando ineficiente para os usuários que necessitam esperar a passagem dos ônibus.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1287/indicacao_no_148.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1287/indicacao_no_148.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal para que seja realizado trabalho de roçada, limpeza e conserto de equipamentos na praça central do bairro Vila Verde.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1288/indicacao_no_149.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1288/indicacao_no_149.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal para que seja realizada manutenção dos abrigos para espera de ônibus nos bairros da Vila Verde e loteamento Santa Cruz.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_no_150.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_no_150.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal para que seja realizado trabalho de podas de árvores nos bairros da Vila Verde e loteamento Santa Cruz.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1290/indicacao_no_151.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1290/indicacao_no_151.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da  estrada rural do trecho entre a Igreja do Retiro até a estrada do principal da comunidade do Cambará.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1291/indicacao_no_152.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1291/indicacao_no_152.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção das Estradas Secundárias da comunidade Dois Irmãos.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1292/indicacao_no_153.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1292/indicacao_no_153.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal para que seja realizado trabalho de colocação de novas tampas nos bueiros ao redor da praça da Vila Verde.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1293/indicacao_no_154.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1293/indicacao_no_154.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo, na forma regimental, a manutenção da Estrada Rural na comunidade do Lajeado sentido Porto Ribeiro, conforme imagens anexas.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1294/indicacao_no_155.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1294/indicacao_no_155.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e a secretaria de Obras, solicitando a inclusão no planejamento de suas atividades as seguintes melhorias na Unidade Básica de Saúde da comunidade da Vila Bom Jesus: _x000D_
 Manutenção URGENTE de geladeira Cientifica utilizada para armazenamento de vacinas;_x000D_
 Manutenção URGENTE de Impressora utilizada na recepção;_x000D_
 Instalação de Toldo-Cobertura na entrada do posto, protegendo os pacientes da chuva quando necessitam ficar na fila de espera;_x000D_
 Instalação de Bebedouro Industrial refrigerado;_x000D_
 Manutenção de Infiltrações presente no Prédio do posto.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1295/indicacao_no_156.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1295/indicacao_no_156.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e a Secretaria de Meio Ambiente sugerindo a instalação de um contêiner para servir de deposito de lixo comum nas proximidades do Clube União Vila Prohmann, na localidade de Colónia Taquaral.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1296/indicacao_no_157.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1296/indicacao_no_157.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da cobertura da Unidade Básica de Saúde (UBS) da comunidade de Faxinal dos Elias.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1297/indicacao_no_158.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1297/indicacao_no_158.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo para que seja feito uma ligação de uma nova tomada de luz elétrica em outra extremidade do cemitério de São Miguel da Roseira.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1305/indicacao_no_159.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1305/indicacao_no_159.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo entrar em contato com o DNIT. a fim de realizar estudo de implantação de um novo ponto de ônibus com estrutura completa em que deverá possuir cobertura e bancos para os usuários. O ponto de referência seria a 200 metros a frente da placa do Km 284 da BR-476, sentido União da Vitória. Atualmente, só existe um banco improvisado no local, conforme fotos em anexas.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1306/indicacao_no_160.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1306/indicacao_no_160.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo estudo de implantação de iluminação elétrica no barracão ao lado da Escola Municipal Sérgio Graciano Meira na comunidade do Lajeadinho.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_no_161.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_no_161.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção de Bueiro na comunidade Dois Irmãos, nas proximidades da propriedade da famila do Sr. Constante Buaski.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_no_162.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_no_162.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a troca de lâmpadas queimadas das luminárias públicas em toda a área urbana e na área rural.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1312/indicacao_no_163.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1312/indicacao_no_163.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer a instalação de um abrigo para alunos aguardar o ônibus escolar na comunidade de Faxinal dos Elias, interior de nosso municipio. O local sugerido seria em frente à casa do senhor Ricardo Trucznski</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1313/indicacao_no_164.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1313/indicacao_no_164.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer a instalação de um abrigo para alunos aguardar o ônibus escolar na comunidade do Porto Ribeiro, interior de nosso municipio. O local sugerido seria nas proximidades da casa do senhor Osni, ex-funcionário do transporte escolar, na estrada principal.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1314/indicacao_no_165.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1314/indicacao_no_165.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo que seja feito serviço de pintura, troca de madeira e coberturas nos abrigos para espera do transporte escolar nas comunidades do Lajeado,  São Miguel da Roseira, Porto Ribeiro, Palmito e Divisa.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1315/indicacao_no_166.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1315/indicacao_no_166.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e a secretaria de Obras, solicitando a instalação de luminaria e lampada na Avenida dos Imigrantes- bairro vila americana, no poste em frente à igreja e no poste ao lado da unidade básica de saúde evidenciado em anexo.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1316/indicacao_no_167.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1316/indicacao_no_167.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e a Secretaria de Obras, solicitando o estudo para a implantação de lombadas no trecho da Avenida dos Imigrantes no bairro Vila Americana.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1317/indicacao_no_168.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1317/indicacao_no_168.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e ao setor de fiscalização do municipio para que seja notificado o proprietário de terreno baldio para fazer a limpeza do mesmo. Terreno presente na Avenida dos Imigrantes ao lado da residência 504.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1318/indicacao_no_169.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1318/indicacao_no_169.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção de bueiro na comunidade do Paiol Grande, nas proximidades da propriedade da familia do Sr. Carlos Riske.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1319/indicacao_no_170.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1319/indicacao_no_170.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo disponibilizar um veiculo do tipo Van à Secretaria Municipal de Esporte para transportar os atletas com o objeto de participarem de torneios fora do municipio de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1323/indicacao_no_171.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1323/indicacao_no_171.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da Estrada Rural Secundária na comunidade Vargem Grande até o encontro com a estrada principal da comunidade Terra Vermelha. A estrada rural localiza-se a aproximadamente 700 metros à frente do Frigorifico São Francisco, sentido Lapa, do lado esquerdo da rodovia, conforme imagem anexa.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1324/indicacao_no_172.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1324/indicacao_no_172.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da Estrada Rural Secundaria na comunidade Colônia Cachoeira, nas proximidades da propriedade da familia do Sr. Ervino Araczewski.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1342/indicacao_no_173.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1342/indicacao_no_173.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis, para que seja realizado estudos e após execução para viabilizar espaço para estacionamento junto ao posto de saúde do bairro Bom Jesus.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1343/indicacao_no_174.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1343/indicacao_no_174.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências de forma "URGENTE" para fazer a manutenção das estradas da comunidade da DIVISA, em prioridade, a que segue anexa a foto, estrada que passa na frente da propriedade dos Cavalheiros (mudas de erva mate). O ônibus escolar derrapou e saiu da estrada rural com diversos estudantes a bordo, gerando diversas reclamações e questionamentos por partes dos país quanto à conservação das estradas rurais.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1344/indicacao_no_175.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1344/indicacao_no_175.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo estudo para a implantação de lombada na comunidade do Lajeado. Devido ao excesso de velocidade dos veículos, os moradores relataram que quase uma criança foi atropelada nesse local, gerando insegurança e preocupação a todos da comunidade.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_no_176.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_no_176.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo instalação de mais lixeiras para a comunidade da Anta Ruiva. As atuais lixeiras não comportam mais a quantidade de lixos produzidos pela comunidade.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1346/indicacao_no_177.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1346/indicacao_no_177.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção do bueiro próximo a Capela da comunidade da Vargem Grande.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1347/indicacao_no_178.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1347/indicacao_no_178.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer instalação de um abrigo para alunos aguardar o ônibus escolar na comunidade do Faxinal dos Elias, interior de nosso municipio, nas proximidades da casa do senhor Nilson Ttruzinski, Rosane Wichinhewski. Para uma melhor referência esse local fica sentido à cidade de Rio Azul.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1348/indicacao_no_179.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1348/indicacao_no_179.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável possa fazer instalação de um abrigo para alunos aguardarem o ônibus escolar na comunidade de Porto Ribeiro, interior de nosso municipio, nas proximidades da casa da senhora Eliana Gritem, Silvana Griten. Ao lado do cemitério abandonado na comunidade de Porto Ribeiro.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1349/indicacao_no_180.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1349/indicacao_no_180.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis, para que seja realizado estudos e após execução para viabilizar a mudança do itinerário do transporte escolar que inicia na Escola Municipal Olalina de A. Faria na comunidade de Turvo de Baixo e vai até a fazenda Vicari na comunidade do Rosas. A mudança desse roteiro irá diminuir a quilometragem percorrida, tempo gasto e ainda irá beneficiar alunos com o transporte que irão ser recolhido em frente as suas casas. Para ajudar na localização esse novo roteiro passa em frente à propriedade da familia Burda.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1350/indicacao_no_181.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1350/indicacao_no_181.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências de forma "URGENTE", no sentido de realizar melhorias que garantam segurança na via de acesso à Vila Americana, Rua Prefeito Leonardo Staniszewski, da entrada até o Campo de Futebol.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1351/indicacao_no_182.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1351/indicacao_no_182.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo a construção de bueiros e manutenção da estrada rural nas proximidades da Igreja da comunidade Anta Ruiva, aproximadamente 300 metros de distância, sentido Colônia Roseira. O serviço seria de grande valia para evitar o acumulo de água, a fim de melhorar a trafegabilidade de veiculos leves e pesados.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1352/indicacao_no_183.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1352/indicacao_no_183.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo a construção de bueiros e manutenção da estrada rural nas proximidades da propriedade do Sr. Geraldo na comunidade da Colônia Roseira. O serviço seria de grande valia para evitar o acúmulo de água, a fim de melhorar a trafegabilidade de veiculos leves e pesados.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1357/indicacao_no_184.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1357/indicacao_no_184.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar manutenção e melhorias na estrada que liga a Vila Born Jesus ao Rio das Pedras e Turvo.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1358/indicacao_no_185.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1358/indicacao_no_185.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a construção de bueiros na estrada rural que se inicia próximo à Cabanha Emboque na comunidade do Emboque. O local de acúmulo de água fica aproximadamente a 100 metros de distância da entrada pela BR-476, conforme foto anexa.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1359/indicacao_no_186.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1359/indicacao_no_186.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a limpeza da Rua João Toporowcz, sentido Vila Bom Jesus, conforme as fotos anexas.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1360/indicacao_no_187.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1360/indicacao_no_187.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo que seja feito um ponto de ônibus coberto na entrada da comunidade da Raia.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1361/indicacao_no_188.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1361/indicacao_no_188.2022.pdf</t>
   </si>
   <si>
     <t>A Sra. Prefeita Municipal solicitando ao departamento competente que verifique a iluminação pública existente em frente ao Posto Triângulo, nesta Cidade.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1362/indicacao_no_189.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1362/indicacao_no_189.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo a implantação de lombada nas proximidades da Rua Casemiro Witkowski nº 685, esquina com a Rua Prof. Jan Kosminski.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1363/indicacao_no_190.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1363/indicacao_no_190.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado estudos com antecedência para colocação de redutores de velocidade nas vias que estão sendo pavimentadas em todo o bairro Palmeirinha.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1364/indicacao_no_191.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1364/indicacao_no_191.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar manutenção e melhorias na estrada da campina, comunidade do Turvo Barracas e, que, seja instalado um ponto de ônibus para abrigar as várias crianças que aguardam o transporte escolar.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1371/indicacao_no_192.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1371/indicacao_no_192.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalho de drenagem e canalização de água pluvial na Rua Miguel Musialak no bairro Palmeirinha. As casas de moradores que residem na parte mais baixa da rua estão sofrendo com inundações constante em dias de chuva forte.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1372/indicacao_no_193.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1372/indicacao_no_193.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado estudos com antecedência para pinturas de faixas e colocação de placas de sinalização nas vias que estão sendo pavimentadas em todo o bairro Palmeirinha.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_no_194.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_no_194.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a limpeza de Bueiro na Rua José Caetano Ferreira nas proximidades do número 656, Vila Amaral.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_no_195.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_no_195.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de analisar a possibilidade de que todos os veiculos que prestam serviços para a Prefeitura Municipal sejam identificados com adesivo ou placa, exemplo: "A SERVIÇO DA PREFEITURA", ou, como a Gestão Municipal melhor entender essa identificação, desde que, seja de forma clara e visível.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1394/indicacao_no_196.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1394/indicacao_no_196.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar a limpeza e adequação em frente ao setor da Alimentação Escolar.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_no_197.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_no_197.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de analisar a possibilidade de instalação de um parquinho, tipo playground com no mínimo cinco torres, na Comunidade da Divisa. Cito como possivel local para instalação, em frente à Escola João Baptista Distefano.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1396/indicacao_no_198.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1396/indicacao_no_198.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de analisar a possibilidade de instalação de um parquinho, tipo playground com no minimo cinco torres na Comunidade do Lajeado. Cito como possivel local para instalação, espaço próximo a Escola e a Igreja.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1397/indicacao_no_199.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1397/indicacao_no_199.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, as secretarias responsáveis para que seja realizado trabalho de drenagem e canalização de água fluvial na Rua Miguel Musialaki no bairro Palmeirinha.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1398/indicacao_no_200.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1398/indicacao_no_200.2022.pdf</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1399/indicacao_no_201.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1399/indicacao_no_201.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal, a fim de que, por intermédio do Departamento Competente, proceda à instalação de lombada e/ou sinalização com indicação de curva perigosa na Rua David Felipe de Meira - Vila Verde. Sugere-se ainda a colocação de tachão ou tartaruga, a fim de sinalizar a divisão das pistas, pois tem muita ocorrência de veículos andando na contramão nessa curva perigosa._x000D_
 Além disso, uma vez que existe uma quantidade significativa de pessoas que praticam atividades fisicas na referida via, tais como: ciclistas, corredores de rua e pessoas que praticam caminhada, no mesmo sentido, sugiro ainda que possa realizar estudos para a implementação de ciclovia na referida via ante a quantidade de pessoas que circulam pela localidade. Reitero ainda a implementação de uma pista de caminhada no âmbito da referida rua, conforme já aprovada indicação anterior nessa Casa de Leis.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1400/indicacao_no_202.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1400/indicacao_no_202.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências de forma "URGENTE" para fazer a manutenção da estrada da comunidade do Porto Ribeiro, especificamente, local em que o ônibus escolar fica estacionado e realiza o retorno. Motorista é o senhor Marinho, salientamos que esta solicitação já foi realizada pela Escola Municipal e Colégio Estadual, pois se trata de Linha de Transporte Escolar, estrada pública.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1402/indicacao_no_203.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1402/indicacao_no_203.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada a Prefeita Municipal sugerindo entrar em contato com os responsáveis do D.E.R. Paraná, a fim de realizar estudos e viabilizar autorização para que os moradores façam uma marginal ao lado da PR 151, proximidades para a entrada da comunidade rural de São Miguel da Roseira. Os moradores pretendem custear as obras com recursos próprios, apenas precisam de autorização do D.E.R. para iniciar a obra. Vale ressaltar que nesse trecho não existe acostamento e a visibilidade fica bastante prejudicada para os motoristas acessarem a estrada rural, devido a existência de curvas os dois sentidos da rodovia nessa pequena reta.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1403/indicacao_no_204.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1403/indicacao_no_204.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção de bueiro na comunidade do Rio das Pedras nas proximidades da propriedade da familia Frankoski.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1406/indicacao_no_205.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1406/indicacao_no_205.2022.pdf</t>
   </si>
   <si>
     <t>A Sra. Prefeita Municipal solicitando ao departamento competente, que proceda a ampliação do bueiro próximo a igreja da localidade da comunidade da Tesoura B.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1407/indicacao_no_206.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1407/indicacao_no_206.2022.pdf</t>
   </si>
   <si>
     <t>A Sra. Prefeita Municipal solicitar junto ao DNIT a instalação de uma lombada eletrônica na BR 476, trecho próximo à saida da comunidade de Cambará.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1408/indicacao_no_207.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1408/indicacao_no_207.2022.pdf</t>
   </si>
   <si>
     <t>A Sra. Prefeita Municipal solicitando ao departamento competente, melhoria da construção do bueiro na estrada próxima, ao lado da igreja católica de Dois Irmãos, neste municipio.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_no_208.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_no_208.2022.pdf</t>
   </si>
   <si>
     <t>A Sra. Prefeita Municipal para realizar convênio com a prefeitura municipal de São João do Triunfo, para a realização de obras em estradas rurais na localidade de Mourão até Barra Bonita, estradas estas que ligam os dois municipios.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_no_209.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_no_209.2022.pdf</t>
   </si>
   <si>
     <t>A Sra. Prefeita Municipal solicitando ao departamento competente, a instalação de um playground próximo a antiga escola da Tesoura B.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1411/indicacao_no_210.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1411/indicacao_no_210.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção das estradas rurais das comunidades Anta Ruiva, Colônia Cachoeira e Rosas. A manutenção se faz necessária devido à ocorrência de muitas chuvas na região recentemente.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1412/indicacao_no_211.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1412/indicacao_no_211.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo as substituições de lâmpadas queimadas dos postes de iluminação pública na comunidade do Paiol Grande. Além disso, sugerindo a reparação de algumas luminárias pelo fato de ficarem acesas durante o dia, a fim de evitar o desperdicio de energia elétrica.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1414/indicacao_no_212.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1414/indicacao_no_212.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a implantação de bueiro na comunidade Anta Ruiva nas proximidades da propriedade da família Rochak.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1415/indicacao_no_214.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1415/indicacao_no_214.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo realizar as podas de galhos das árvores na Rua Tenente Max Wolff Filho nas proximidades do número 1300.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1416/indicacao_no_215.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1416/indicacao_no_215.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da estrada rural na comunidade Vargem Grande nas proximidades da Família Luiz Antônio Polak, a fim de melhorar as condições da estrada para os motoristas de ônibus escolares.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1417/indicacao_no_216.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1417/indicacao_no_216.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar manutenção e limpeza das calhas da Escola Odemira Cunha.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1418/indicacao_no_217.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1418/indicacao_no_217.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e ao setor competente, para que viabilize através de um estudo técnico, a mudança de estacionamento da Rua Guilheme Kantor, especificamente em frente ao mercado Tècha.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1419/indicacao_no_218.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1419/indicacao_no_218.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal dentro do planejamento da secretaria responsável possa fazer instalação de um abrigo para alunos aguardar o ônibus escolar, na comunidade de Porto Ribeiro. Interior de nosso município. Nas proximidades da residência do senhor Jonas Ribeiro, em frente na antiga morada do senhor Osmar.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_no_219.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_no_219.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal dentro do planejamento da secretaria responsável possa executar limpezas e melhorias necessárias dos bueiros situado na Rua Tenente Max Wolff Filho esquina com a Rua Pedro Effco. Conforme imagens o morador que ali reside sempre mante o local limpo. Porém como a trafegabilidade de veículos aumentou consideravelmente no local, quebrou a canalete de separação da pista com a área de passeio. Referentes aos bueiros necessita fazer uma limpeza maior internamente.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1421/indicacao_no_220.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1421/indicacao_no_220.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar a readequação da Saída de Água que foi perfurada na comunidade da Divisa, como segue foto anexa.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1422/indicacao_no_221.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1422/indicacao_no_221.2022.pdf</t>
   </si>
   <si>
     <t>A Sra. Prefeita Municipal solicitando ao departamento competente, a instalação de um local para estacionamento exclusivo para pessoas idosas, próximo à Rua do Mathe.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1423/indicacao_no_222.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1423/indicacao_no_222.2022.pdf</t>
   </si>
   <si>
     <t>A Sra. Prefeita Municipal solicitando ao departamento competente, a instalação de local de estacionamento e acesso para portadores de necessidades especiais na proximidade da Rua do Mathe.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1424/indicacao_no_223.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1424/indicacao_no_223.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a implantação de um bueiro na comunidade Paiol Grande nas proximidades da Família Paulo Marsczaokoski.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1425/indicacao_no_224.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1425/indicacao_no_224.2022.pdf</t>
   </si>
   <si>
     <t>Solicita seja expedido ofício à Digníssima Prefeita Municipal, Fernanda Garcia Sardanha, solicitando a destinação de uma vaga exclusiva próxima a Rua do Mathe, para carga e descarga de veículos.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1432/indicacao_no_225.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1432/indicacao_no_225.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar manutenção na Praça Oito de Março (Polacão). As fotos anexas demonstram a urgência desta manutenção, zelando pela segurança de todos os usuários deste espaço público.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1433/indicacao_no_226.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1433/indicacao_no_226.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo o estudo para implantação de lombada ou travessia elevada nas proximidades do CMEI da Vila Bom Jesus. Atualmente está ocorrendo muita reclamação e preocupação por partes de pais de alunos em relação ao excesso de velocidade de veiculos na Rua São João, causando insegurança aos alunos nos horários de entrada e saida do CMEI.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1453/indicacao_no_227.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1453/indicacao_no_227.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a limpeza de bueiros nas proximidades da Cerâmica Zampier na Colônia Cachoeira.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1454/indicacao_no_228.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1454/indicacao_no_228.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção de 02 (dois) bueiros na Rua Barão do Rio Branco nas proximidades com a Rua Theodoro Toppel.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1455/indicacao_no_229.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1455/indicacao_no_229.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a coleta de galhos de árvores na Rua João Berezowski nº 107 no Jardim Santa Cruz.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_no_230.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_no_230.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências no sentido de realizar a readequação da calçada entre as ruas Sete de Setembro e Prefeito José Zampier Filho, no Jardim Dona Hermínia. (Foto anexa).</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1457/indicacao_no_231.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1457/indicacao_no_231.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, que notifique o Departamento Nacional de Infraestrutura de Transportes, para realizar limpeza e adequação nos locais, conforme as fotos anexas.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_no_233.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_no_233.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo utilizar o recurso de R$ 100 mil reais de Emenda Parlamentar do Deputado Estadual Luiz Claudio Romanelli para benfeitora das estradas rurais das comunidades de Tijuco Preto, Turvo Barraca, Borrachão, Burrinho, Emboque, Rosas, Rio das Pedras, Paiol Grande e Dois irmãos.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1459/indicacao_no_234.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1459/indicacao_no_234.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da estrada rural da comunidade Terra Vermelha.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1460/indicacao_no_235.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1460/indicacao_no_235.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo na forma regimental, determinar ao setor competente que tome providências para realizar manutenção em todas as estradas do Porto Ribeiro ao Mandassaia (antiga balsa).</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1468/indicacao_no_237.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1468/indicacao_no_237.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo que notifique o Departamento Nacional de Infraestrutura de Transportes (DNIT) para realizar melhorias, tais como: trabalho de prevenção a ferrugem e pintura nas grades da Ponte sobre o Rio Iguaçu, na entrada de São Mateus do Sul, BR- 476.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1469/indicacao_no_238.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1469/indicacao_no_238.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal coloque em seu cronograma de trabalho a implantação de abrigo escolar na comunidade rural da Divisa, próximo a oficina mecânica do senhor Emilio Welke Junior.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1470/indicacao_no_239.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1470/indicacao_no_239.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal coloque em seu cronograma de trabalho a realização de construção de calçamento em toda a via na Rua David Felipe Meira, bairro Santa Cruz.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_no_240.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_no_240.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhado à Prefeita Municipal sugerindo a manutenção de bueiros na Rua José do Nascimento Teixeira, Vila Nova.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1472/indicacao_no_241.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1472/indicacao_no_241.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo implantar novamente a lombada nas proximidades da Escola da Vila Verde, a fim de aumentar a segurança dos alunos e professores na localidade.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1473/indicacao_no_242.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1473/indicacao_no_242.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a implantação de bueiro na comunidade Faxinal dos Elias nas proximidades da propriedade do Sr. Laercio Paliski.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_no_243.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_no_243.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer a instalação de um abrigo para alunos aguardarem o ônibus escolar na comunidade do Porto Ribeiro. O local fica a 400 metros à frente da igreja católica, junto a bifurcação que liga a estrada da chapada, estrada sentido Mandassaia, e sentido Lajeado, via estrada secundária.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1475/indicacao_no_244.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1475/indicacao_no_244.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer a instalação de um abrigo para alunos aguardarem o ônibus escolar na comunidade do Faxinal dos Elias. Nas proximidades da casa do senhor Nilson Ttruzinski, Rosane Wichinhewski. Para uma melhor referência esse local fica sentido cidade de Rio Azul.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1476/indicacao_no_245.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1476/indicacao_no_245.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita Municipal sugerindo trocar todas as lâmpadas queimadas da Praça do Iguaçu. Os moradores e frequentadores do parque estão preocupado com a falta de segurança gerado pela falta de iluminação pública.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1485/indicacao_no_246.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1485/indicacao_no_246.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer manutenção no telhado do abrigo escolar na comunidade Faxinal dos Elias nas proximidades da casa do senhor Cezar Leal.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1486/indicacao_no_247.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1486/indicacao_no_247.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer instalação de um abrigo para os alunos aguardarem o ônibus escolar na comunidade de Porto Ribeiro nas proximidades das propriedades das senhoras Eliana Gritem e Silvana Griten. Último roteiro do ônibus escolar nas proximidades do cemitério abandonado na comunidade de Porto Ribeiro.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1487/indicacao_no_248.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1487/indicacao_no_248.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer instalação de um abrigo para alunos aguardarem o ônibus escolar na comunidade de Porto Ribeiro, interior do municipio, nas proximidades da casa do senhor José Pedro Ribeiro.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1488/indicacao_no_249.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1488/indicacao_no_249.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e ao setor competente, para que providenciem com urgência a Geladeira nova para o a unidade básica da Vila Americana para o armazenamento de vacinas.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1489/indicacao_no_250.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1489/indicacao_no_250.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal e ao setor de transportes do municipio solicitando a viabilidade de mudança de rota da linha Vila Americana / Centro, para que o ônibus possa passar e parar próximo ao "Castelinho" na Rua Luiz Damaso Santos Lima nº 215.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1490/indicacao_no_251.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1490/indicacao_no_251.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer a instalação de um abrigo para alunos aguardarem o ônibus escolar na comunidade de Porto Ribeiro, interior do municipio, nas proximidades das propriedades da senhora Eliana Ramos Tinfel, Laércio Griten Walter e Luci das Graças Carvalho.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1491/indicacao_no_252.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1491/indicacao_no_252.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer instalação de um abrigo para alunos aguardarem o ônibus escolar na comunidade de Palmito, interior do municipio, nas proximidades da casa do senhor Sebastião Rodrigues, Valéria Rodrigues Moreira e Vanessa Rodrigues Moreira.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1492/indicacao_no_253.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1492/indicacao_no_253.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executiva Municipal, dentro do planejamento da secretaria responsável, possa fazer instalação de um abrigo para alunos aguardarem o ônibus escolar na comunidade de Porto Ribeiro, interior do municipio, em frente à igreja católica, ao lado do mercado do Geraldo Hempel.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1493/indicacao_no_254.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1493/indicacao_no_254.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer instalação de um abrigo para alunos aguardarem o ônibus escolar na comunidade de Porto Ribeiro, interior do município, nas proximidades das residências dos moradores Janice das Graças Sampaio, Andriele Ribeiro, Altamir Ribeiro Carvalho e Daiane Ramos Ribeiro.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1494/indicacao_no_255.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1494/indicacao_no_255.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer instalação de um abrigo para alunos aguardar o ônibus escolar na comunidade de Porto Ribeiro, interior do municipio, nas proximidades da casa do senhor Laércio Antonowicz.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1495/indicacao_no_256.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1495/indicacao_no_256.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa realizar cascalhamento na conhecida estrada do Salin, na comunidade de Faxinal dos Elias.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1506/indicacao_no_257.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1506/indicacao_no_257.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da estrada secundária rural da comunidade Jabuticabeira nas proximidades do Restaurante e Churrascaria Recanto dos Amigos ("Jaboticabeira").</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1507/indicacao_no_258.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1507/indicacao_no_258.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a pintura da rua, faixa de pedestre e faixa de ciclismo da Rua Ulisses Faria.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1508/indicacao_no_259.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1508/indicacao_no_259.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal sugerindo a manutenção da estrada principal da comunidade Barra do Potinga.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Valter Przywitowski, Jeciel Ferreira Franco</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_no_260.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_no_260.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer instalação de um abrigo para alunos e pais que apanham seus filhos no CEMEI do bairro Tamareiras.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1509/indicacao_no_261.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1509/indicacao_no_261.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer instalação de uma nova ou ampliação da cobertura no prédio do posto de saúde do bairro Amaral.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1510/indicacao_no_262.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1510/indicacao_no_262.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria de obras e responsáveis para que seja feita a implantação de dois bueiros na comunidade de Fluviopolis / Paiol Barra Feia, precisamente na estrada agora revitalizada que entra ao lado da gruta.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1511/indicacao_no_263.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1511/indicacao_no_263.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer instalação de um abrigo para alunos aguardar o ônibus escolar, na comunidade de Porto Ribeiro. Interior de nosso municipio. Nas proximidades da casa senhorita Caroline Dubinski Ribeiro.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1512/indicacao_no_264.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1512/indicacao_no_264.2022.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, dentro do planejamento da secretaria responsável, possa fazer instalação de uma nova ou ampliação da cobertura para abrigar alunos que aguardam a chegada e saida do transporte escolar nas mediações do colegio estadual Duque de Caxias.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1513/indicacao_no_265.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1513/indicacao_no_265.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria de obras e responsáveis para que seja realizado trabalhos de manutenção na estrada rural da comunidade da Divisa, precisamente a estrada em frente a estrutura da balança, 200 metros entre a ponte que divide entre o municipio de São Mateus do Sul a Três Barras.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1514/indicacao_no_266.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1514/indicacao_no_266.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria de obras e responsáveis para que seja realizado trabalhos de manutenção na estrada rural da comunidade da Divisa, precisamente a estrada junto a PR-151 sentido Marco 5. Estrada que tem como referências o campo de futebol de senhor Edenilson, residência de familiares do senhor Júlio Riski, chegando até a residência do senhor Ademir Riski, onde o mesmo tem filho que está em atividade escolar.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1515/indicacao_no_267.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1515/indicacao_no_267.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal, a secretaria de obras e responsáveis para que seja realizado trabalhos de manutenção na estrada rural secundária que tem como referência a entrada do viveiro Nizer, sentido propriedade do senhor Luciano Dias.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Valter Przywitowski, Enéas Jeferson Melnisk, Irineu Lepinski Macuco, Jackson Felipe Silva Machado de Lima, Jeciel Ferreira Franco, Jorge Wallace Manfroni, Juliano Orlowski de Oliveira, Omar Raimundo Picheth Neto, Osvaldo Witonski Kotryk (Parafuso)</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/mocao_no_001.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/mocao_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Aos soldados do corpo de Bombeiros de São Mateus do Sul Marcio Zaranski, Adilson Diachuka e Juliano Fernandes Ribeiro, pelo ato de Bravura realizado no dia 06 de janeiro de 2022, na ocorrência de um feminicídio em nossa cidade.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1134/mocao_no_005.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1134/mocao_no_005.2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos Vereadores abaixo-assinados, manifestando seu total apoio na defesa, integridade, soberania e autodeterminação da Ucrânia e seu povo.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1135/mocao_no_006.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1135/mocao_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados que compõem a Casa Legislativa de São Mateus do Sul, por meio do Presidente da Câmara, Omar Raimundo Picheth Neto, nos termos de seu Regimento Interno, vêm apresentar a presente MOÇÃO DE APOIO que visa à IMPLANTAÇÃO DO CURSO BACHARELADO EM DIREITO na UNESPAR/CAMPUS DE UNIÃO DA VITÓRIA.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1275/mocao_no_007.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1275/mocao_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Ao Grupo Folclórico Polonês Karolinka de São Mateus do Sul pelos 30 anos de valorização da cultura polonesa em São Mateus do Sul.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1276/mocao_no_008.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1276/mocao_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Ao Colégio Estadual São Mateus pela celebração do seu Centenário - 100 anos de tradição e história - no municipio de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>Valter Przywitowski, Jackson Felipe Silva Machado de Lima, Jeciel Ferreira Franco, Jorge Wallace Manfroni, Juliano Orlowski de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1353/mocao_no_009.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1353/mocao_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Ao Atlético Desportivo Independente pelo reconhecimento dos trabalhos relacionados à promoção esportiva de crianças e adolescentes, a fim de propiciar na formação de atletas na área esportiva. Em muitas situações até o revelando atletas com reconhecimento internacional. Trazendo com isso um futuro promissor para o esporte do nosso país.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1354/mocao_no_010.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1354/mocao_no_010.2022.pdf</t>
   </si>
   <si>
     <t>Em homenagem aos 60 anos do profissional de Psicologia, comemorado em 27 de agosto no Brasil ("Dia do Psicólogo").</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>Valter Przywitowski, Irineu Lepinski Macuco, Jeciel Ferreira Franco, Osvaldo Witonski Kotryk (Parafuso)</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1516/mocao_no_011.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1516/mocao_no_011.2022.pdf</t>
   </si>
   <si>
     <t>À empresa PERES-AGROFLORESTAL, com endereço na Avenida Rigesa, João Paulo II, Três Barras-SC, à empresa Trans Muller e todas as empresas que estão atuando naquele região, diante da falta de bom senso junto à comunidade da região da Divisa, Lajeado, dentre outras do entorno, haja vista que no desenvolvimento de suas atividades, retiram árvores de pinus Eucalipto, mesmo em dias de chuvas, ou pós chuvas, ocasionando estragos nas estradas rurais da região, não colaborando com a devida manutenção da mesma. Os problemas são agravados diante de que utilizam caminhão de grande porte (carretas), as quais diante do excesso de peso acabam danificando completamente as estradas, dificultando o trânsito normal dos usuários, em especial o transporte escolar. Ademais, em dias de tempo seco, as carretas não respeitam limites de velocidade, colocando em risco os usuários das vias rurais.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>Jeciel Ferreira Franco, Omar Raimundo Picheth Neto, Valter Przywitowski</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1401/mocao_no_012.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1401/mocao_no_012.2022.pdf</t>
   </si>
   <si>
     <t>A corporação musical Fênix de Fluviópolis, Distrito de São Mateus do Sul – PR, pelo título de Campeã Paranaense 2022 de Bandas e Fanfarras.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>Omar Raimundo Picheth Neto, Enéas Jeferson Melnisk, Irineu Lepinski Macuco, Jackson Felipe Silva Machado de Lima, Jeciel Ferreira Franco, Jorge Wallace Manfroni, Juliano Orlowski de Oliveira, Osvaldo Witonski Kotryk (Parafuso), Valter Przywitowski</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1501/mocao_no_013.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1501/mocao_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Ao Colégio Estadual Duque de Caixas pelo desenvolvimento do “Projeto Estudar e Lutar” que tem o objeto de formar lutadores de Jiu-Jitsu nas categorias: Infantil, Infanto-Juvenil, Juvenil e Adulto._x000D_
 Além disso, os Vereadores parabenizam os atletas consagrados campeões estaduais no ano de 2022, conforme a relação encaminhada pelo Colégio Estadual Duque de Caixas.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>Valter Przywitowski, Enéas Jeferson Melnisk, Irineu Lepinski Macuco, Jeciel Ferreira Franco, Omar Raimundo Picheth Neto, Osvaldo Witonski Kotryk (Parafuso)</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1517/mocao_no_014.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1517/mocao_no_014.2022.pdf</t>
   </si>
   <si>
     <t>À 6ª Região Tradicionalista MTG do Paraná que obteve grandes vitórias no 32º Encontro Estadual de Seleções Campeiras do Movimento Tradicionalista do Paraná – MTG. Em especial a toda diretoria que compõe a 6ª Região Tradicionalista, como também os participantes e campeões para as seguintes modalidades: Laço autoridade; Laço inclusivo; Laço patrão; Laço vaqueano; Laço dupla prenda mirim; Laço dupla prenda juvenil; Laço dupla pai/mãe, filho/filha; Laço dupla irmãos(ãs); Laço três gerações; Todas as atividades envolvidas com as provas de rédeas; Narrador; Prova do cepo.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/projeto_de_lei_no_001.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/projeto_de_lei_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ações e metas no PPA 2022 25 e na LDO 2022 e a abertura de crédito adicional especial, no valor de R$ 1.638.009,11 (um milhão, seiscentos e trinta e oito mil, nove reais e onze centavos) através de provável excesso de arrecadação na fonte 945 - CONVENIO 357/2019 - INFRAESTRUTURA URBANA CONSTRUÇÃO CENTRO DE CONVIVÊNCIA e superávit financeiro na fonte 000- Recursos Livres.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/projeto_de_lei_no_002.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/projeto_de_lei_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais) através de superávit financeiro na fonte 303 - 15% Saúde.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_de_lei_no_003.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_de_lei_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar, no valor de R$ 750.000,00 (setecentos e cinquenta mil reais) através de anulação parcial de dotação orçamentária.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/projeto_de_lei_no_004.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/projeto_de_lei_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ações e metas no PPA 2022 25 e na LDO 2022 e a abertura de crédito adicional especial, no valor de R$ 3.860.000,00 (três milhões e oitocentos e sessenta mil reais) através de operação de crédito por meio da fonte 899 - OPERAÇÃO CRÉDITO - LEI 3033 DE 21/10/2021.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/projeto_de_lei_no_005.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/projeto_de_lei_no_005.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE SUBSÍDIO TARIFÁRIO AO SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO URBANO DE PASSAGEIROS DO MUNICÍPIO DE SÃO MATEUS DO SUL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/projeto_de_lei_no_006.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/projeto_de_lei_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 3.036, de 30 de outubro de 2021 e restabelece os efeitos da Lei n° 2.979, de 17 de março de 2021.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/projeto_de_lei_no_007.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/projeto_de_lei_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 2.279, de 03 de setembro de 2013.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/projeto_de_lei_no_008.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/projeto_de_lei_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1.429/2002 e a Lei nº 2.000/2010.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1075/projeto_de_lei_no_009.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1075/projeto_de_lei_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ação e meta no PPA 2022-25 e na LDO 2022 referente ao CONVÊNIO CONSTRUÇÃO DO CRAS 888362/2019</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1076/projeto_de_lei_no_010.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1076/projeto_de_lei_no_010.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 652.288,30 através de superávit financeiro na fonte 000- Recursos Livres e provável excesso de arrecadação na fonte 900 CONVÊNIO CONSTRUÇÃO DO CRAS 888362/2019.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1077/projeto_de_lei_no_011.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1077/projeto_de_lei_no_011.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 5.250,00 (cinco mil duzentos e cinquenta reais) através de superávit financeiro na fonte 881 - Bloco de Financiamento da Proteção Social Especial de Média e Alta Complexidade.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1078/projeto_de_lei_no_012.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1078/projeto_de_lei_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 124.000,00 (cento e vinte e quatro mil reais) através de anulação parcial de dotação orçamentária.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1079/projeto_de_lei_no_013.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1079/projeto_de_lei_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a data base para revisão anual aos servidores.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1080/projeto_de_lei_no_014.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1080/projeto_de_lei_no_014.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão salarial anual dos servidores públicos do Municipio de São Mateus do Sul, extensivo aos inativos e pensionistas da Prefeitura e do IPRESMAT, a partir do mês de janeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1093/projeto_de_lei_no_015.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1093/projeto_de_lei_no_015.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.780/2008, de 02 de junho de 2008, que Dispõe sobre o processo de reconhecimento dos faxinalenses e dos seus "Acordos Comunitários", que regulamentam a construção e manutenção das cercas e tapumes dos faxinais e proíbem a colocação de fechos em áreas de uso comum, nas localidades que tiverem criador comunitário no sistema Faxinal no Município de São Mateus do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1094/projeto_de_lei_no_016.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1094/projeto_de_lei_no_016.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 6.565,55 (seis mil, quinhentos e sessenta e cinco reais e cinquenta e cinco centavos) através de superávit financeiro na fonte 000 - Recursos Livres.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1162/projeto_de_lei_no_017.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1162/projeto_de_lei_no_017.2022.pdf</t>
   </si>
   <si>
     <t>Ratifica О Protocolo de Intenções do Consórcio Intermunicipal para Desenvolvimento Regional - CONDER dos Municípios que integram a Microrregião do Centro Sul do Estado do Paraná.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/projeto_de_lei_no_018.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/projeto_de_lei_no_018.2022.pdf</t>
   </si>
   <si>
     <t>Ratifica O Termo Aditivo do CONTRATO DE CONSÓRCIO do "Consórcio Intermunicipal para Desenvolvimento Regional - CONDER dos Municípios que integram a Microrregião do Centro Sul do Estado do Paraná.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/projeto_de_lei_no_019.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/projeto_de_lei_no_019.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Meu Bairro, Meu Orgulho" no âmbito do Município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1165/projeto_de_lei_no_020.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1165/projeto_de_lei_no_020.2022.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade no atendimento em estabelecimentos públicos e privados às pessoas com Transtorno do Espectro Autista - TEA e dá outras providências.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/projeto_de_lei_no_021.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/projeto_de_lei_no_021.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ações prioritárias da Administração Pública Municipal, Metas e Riscos Fiscais, Diretrizes Gerais para elaboração da Proposta Orçamentária e Normas de Execução Financeira a serem executadas pelo Município de São Mateus do Sul, para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/projeto_de_lei_no_022.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/projeto_de_lei_no_022.2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º e 3º da Lei N° 2.385/2014 de 23/05/2014, elevando o valor do auxílio financeiro destinados às despesas com moradia e alimentação dos profissionais vinculados ao Programa Mais Médicos.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/projeto_de_lei_no_023.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/projeto_de_lei_no_023.2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta novo representante ao COMTURSAM - Conselho Municipal de Turismo de São Mateus do Sul, instituido por meio da Lei 1.889/2009, de 18 de agosto de 2009.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/projeto_de_lei_no_024.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/projeto_de_lei_no_024.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Incentivo à Agroecologia no Município de São Mateus do Sul, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1238/projeto_de_lei_no_025.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1238/projeto_de_lei_no_025.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 449.000,00 (quatrocentos e quarenta e nove mil reais) através de superávit financeiro e provável excesso de arrecadação.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/projeto_de_lei_no_026.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/projeto_de_lei_no_026.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2000/2010, que dispõe sobre o Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_de_lei_no_027.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_de_lei_no_027.2022.pdf</t>
   </si>
   <si>
     <t>Altera o texto da Lei Municipal n° 3.067, de 20 de janeiro de 2022.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/projeto_de_lei_no_028.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/projeto_de_lei_no_028.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação da segunda alteração do protocolo de intenções do consórcio intermunicipal de saúde do vale do iguaçu - cisvali e dá outras providências.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1268/projeto_de_lei_no_029.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1268/projeto_de_lei_no_029.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 130.692,05 através de superávit financeiro na fonte 000 - Recursos Livres.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1277/projeto_de_lei_no_030.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1277/projeto_de_lei_no_030.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ação e meta no PPA 2022-25 e na LDO 2022 referente a Manutenção do Consórcio de Desenvolvimento Regional - CONDER.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1278/projeto_de_lei_no_031.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1278/projeto_de_lei_no_031.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 15.000,00 através de superávit financeiro na fonte 000 - Recursos Livres.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1280/projeto_de_lei_no_032.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1280/projeto_de_lei_no_032.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Avaliação Atuarial Anual para o Exercicio de 2022 e sobre a forma de equacionamento e amortização de déficit técnico atuarial.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1281/projeto_de_lei_no_033.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1281/projeto_de_lei_no_033.2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O COMITÉ MUNICIPAL DO TRANSPORTE ESCOLAR DE SÃO MATEUS DO SUL.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1282/projeto_de_lei_no_034.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1282/projeto_de_lei_no_034.2022.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 1º da Lei N° 3.056/2021 de 22/12/2021 que dispõe sobre a taxa de administração para custeio das despesas necessárias à organização e ao funcionamento do Fundo de Previdência do Município de São Mateus do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1283/projeto_de_lei_no_035.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1283/projeto_de_lei_no_035.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 200.000,00 (duzentos mil reais) através de provável excesso de arrecadação na fonte 303 - 15% Saúde.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1302/projeto_de_lei_no_036.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1302/projeto_de_lei_no_036.2022.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do piso salarial profissional municipal dos Agentes Comunitários de Saúde e Agente de Endemias.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1310/projeto_de_lei_no_037.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1310/projeto_de_lei_no_037.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 464.202,60 (quatrocentos e sessenta e quatro mil duzentos e dois reais e sessenta centavos) através de superávit financeiro apurado na fonte 899 Programa FINISA/CAIXA - Lei nº 2909/2019 - Pavimentação, reformas de prédios e construção de praça.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1311/projeto_de_lei_no_038.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1311/projeto_de_lei_no_038.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 5.045,50 (cinco mil e quarenta e cinco reais e cinquenta centavos) através de superávit financeiro na fonte 000 - Recursos Livres.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1320/projeto_de_lei_no_039.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1320/projeto_de_lei_no_039.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 525.200,00 (quinhentos e vinte e cinco mil e duzentos reais) através de superávit financeiro na fonte 303 15% Saúde, de provável excesso de arrecadação na fonte 303-15% Saúde, na fonte 103 - 5% das Transferências Constitucionais e de anulação parcial através da fonte 000 - Recursos Livres.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1321/projeto_de_lei_no_040.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1321/projeto_de_lei_no_040.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 500.000,00 (quinhentos mil reais) através de superávit financeiro apurado na fonte 551 - Compensação entre Regimes Previdenciários.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1322/projeto_de_lei_no_041.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1322/projeto_de_lei_no_041.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar, no valor de R$ 990.000,00 (novecentos e noventa mil reais) através de anulação parcial de dotação orçamentária.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1335/projeto_de_lei_no_042.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1335/projeto_de_lei_no_042.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 95.646,00 (noventa e cinco mil selscentos e quarenta e seis reais) através de provável excesso de arrecadação na fonte 102-FUNDEB 40% ou 30%.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1336/projeto_de_lei_no_043.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1336/projeto_de_lei_no_043.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 20.000,00 (vinte mil reais) através de Superávit financeiro na fonte 880 - Contribuições e Legados de Ent. não Gover.ECA/FMDCA.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1355/projeto_de_lei_no_044.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1355/projeto_de_lei_no_044.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a doar, com encargo, nos termos do art. 17, §§ 4º e 5º da Lei nº 8.666/93, área no Distrito Industrial, como incentivo à Empresa Terra Nossa Ltda.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1378/projeto_de_lei_no_045.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1378/projeto_de_lei_no_045.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 2.036,92 (dois mil e trinta e seis reais e noventa e dois centavos) através de excesso de arrecadação na fonte 798 - Contrato Repasse 368.707 10/2011 Convênio Estádio Municipal.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_no_046.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_no_046.2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de São Mateus do Sul para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1385/projeto_de_lei_no_047.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1385/projeto_de_lei_no_047.2022.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 2º, 7°, 9°, 17, 22, 25 e 27; revoga o §2º do Artigo 6º; revoga os artigos 8°, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 23, 24, 26 e 28, da Lei Municipal nº 1792, de 08 de julho de 2008.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1386/projeto_de_lei_no_048.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1386/projeto_de_lei_no_048.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 99.269,04 (noventa e nove mil duzentos e sessenta e nove reais e quatro centavos) através de superávit financeiro na fonte 000 - Recursos Livres e na fonte 900 - CONVÊNIO CONST CRAS 888362/19.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1387/projeto_de_lei_no_049.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1387/projeto_de_lei_no_049.2022.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a "ASSOCIAÇÃO AGRO DOIS IRMÃOS", situada na comunidade de Dois Irmãos, município de São Mateus do Sul/PR.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1404/projeto_de_lei_no_050.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1404/projeto_de_lei_no_050.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no Anexo Metas e Prioridades da Administração Municipal para 2022-2025, na Lei nº 3.049/2021 Plano Plurianual 2022-2025 e no Anexo I - Metas e Prioridades da Administração Municipal para 2022, na Lei 3.048/2021 - Lei de Diretrizes Orçamentárias - LDO/2022.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1405/projeto_de_lei_no_051.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1405/projeto_de_lei_no_051.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 36.960,00 (trinta e seis mil novecentos e sessenta reais) através de anulação parcial de dotação orçamentária na fonte 303 - 15% Saúde.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1413/projeto_de_lei_no_052.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1413/projeto_de_lei_no_052.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebrar parceria com a União dos Dirigentes Municipais de Educação UNDIME/PR, associação civil de direito privado sem fins lucrativos, que realiza atividades de defesa em favor das políticas públicas e interesses do município e a pagar as respectivas anuidades, conforme especifica.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1462/projeto_de_lei_no_053.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1462/projeto_de_lei_no_053.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo ao Esporte Amador no âmbito do Município de São Mateus do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_de_lei_no_054.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_de_lei_no_054.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder ajuda de custo aos profissionais vinculados ao Programa Médicos pelo Brasil, nos termos da Portaria GM/MS n° 3.353/2021, e dá providências.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_no_055.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_no_055.2022.pdf</t>
   </si>
   <si>
     <t>Ratifica a   extinção do protocolo de intenções firmado entre o município de São Mateus do Sul e o Consórcio Intermunicipal de Desenvolvimento Paraná Sul - CIDEPSUL e dá outras providências.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1428/projeto_de_lei_no_056.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1428/projeto_de_lei_no_056.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Organizacional Administrativa do Poder Executivo do município de São Mateus do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1434/projeto_de_lei_no_057.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1434/projeto_de_lei_no_057.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 58.620,80 (cinquenta e oito mil seiscentos e vinte reais e oitenta centavos) através de anulação parcial de dotação orçamentária na fonte 003 - AFM - APOIO FINANCEIRO AOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1435/projeto_de_lei_no_058.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1435/projeto_de_lei_no_058.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 165.453,97 (cento e sessenta e cinco mil quatrocentos e cinquenta e três reais e noventa e sete centavos) através de anulação parcial através das fontes 000 – Recursos Livres e 103 – 5% Educação.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1463/projeto_de_lei_no_059.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1463/projeto_de_lei_no_059.2022.pdf</t>
   </si>
   <si>
     <t>Institui o programa municipal de fomento ao desenvolvimento econômico local e de apoio à inovação, através da ocupação de áreas industriais.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1464/projeto_de_lei_no_060.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1464/projeto_de_lei_no_060.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.636/06, que dispõe sobre a criação e define atribuições do Conselho Municipal de Desenvolvimento Sustentável da Agricultura Familiar de São Mateus do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1465/projeto_de_lei_no_061.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1465/projeto_de_lei_no_061.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da gratificação de plantão em urgência e/ou emergência, para os servidores de saúde, atuantes no Pronto Atendimento Municipal da Prefeitura de São Mateus do Sul que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_no_062.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_no_062.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de anexo na Lei de Diretrizes Orçamentárias de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1497/projeto_de_lei_no_063.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1497/projeto_de_lei_no_063.2022.pdf</t>
   </si>
   <si>
     <t>Abre ao Orçamento do Município, crédito adicional especial, no valor de R$ 12.000,00 (doze mil reais), através de anulação parcial de dotação orçamentária.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1498/projeto_de_lei_no_064.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1498/projeto_de_lei_no_064.2022.pdf</t>
   </si>
   <si>
     <t>Modifica os anexos da Lei nº 2.601/2015, que Institui o Plano de Carreiras da Prefeitura Municipal de São Mateus do Sul, ampliando vagas e dá outras providências.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1499/projeto_de_lei_no_065.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1499/projeto_de_lei_no_065.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de São Mateus do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1500/projeto_de_lei_no_066.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1500/projeto_de_lei_no_066.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Plano Municipal de Cultura de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/projeto_de_lei_complementar_no_001.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/projeto_de_lei_complementar_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 02/1994.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1301/projeto_de_lei_complementar_no_002.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1301/projeto_de_lei_complementar_no_002.2022.pdf</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1303/projeto_de_lei_complementar_no_003.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1303/projeto_de_lei_complementar_no_003.2022.pdf</t>
   </si>
   <si>
     <t>"Modifica dispositivos da Lei nº 2.601/2015, que Institui o Plano de Carreiras da Prefeitura Municipal de São Mateus do Sul, procedendo ao o reenquadramento de cargos e da outras providências".</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_complementar_no_004.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_complementar_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Altera e inclui artigos a Lei Complementar nº 02/1994 que dispõe sobre o Estatuto e define o regime jurídico dos Servidores Públicos do Município de São Mateus do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/projeto_de_lei_do_legislativo_no_001.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/projeto_de_lei_do_legislativo_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Corrige o texto da Lei Municipal nº 3.067, de 20 de janeiro de 2022.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/projeto_de_lei_do_legislativo_no_002.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/projeto_de_lei_do_legislativo_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Concede título de “Cidadão Honorário de São Mateus do Sul” ao ANTONIO WANDSCHEER (Toninho Wandscheer) pelos relevantes serviços prestados a Municipalidade de São Mateus do Sul, Estado do Paraná</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/projeto_de_lei_do_legislativo_no_003.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/projeto_de_lei_do_legislativo_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Concede isenção do Imposto Predial e Territorial Urbano (IPTU), sobre imóvel integrante do patrimônio de portadores de Neoplasia Maligna (Câncer) e demais patologias ou seus dependentes, e dá outras providências.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/projeto_de_lei_do_legislativo_no_004.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/projeto_de_lei_do_legislativo_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Denomina GINÁSIO DE ESPORTES da Escola Municipal Castro Alves, localizada na comunidade rural de Água Branca de “MODESTO BRUDNICKI” no âmbito do Município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1081/projeto_de_lei_do_legislativo_no_005.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1081/projeto_de_lei_do_legislativo_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do município de São Mateus do Sul a encenação de Páscoa, denominada Paixão de Cristo do Grupo JUC.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1111/projeto_de_lei_do_legislativo_no_006.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1111/projeto_de_lei_do_legislativo_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos agentes políticos do Poder Executivo e Legislativo do Município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1085/projeto_de_lei_do_legislativo_no_007.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1085/projeto_de_lei_do_legislativo_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Agronegócio no âmbito do Município de São Mateus do Sul a ser comemorada anualmente no mês de junho.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/projeto_de_lei_do_legislativo_no_008.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/projeto_de_lei_do_legislativo_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.431/2014; Concede revisão geral anual aos servidores públicos do Poder Legislativo do Município de São Mateus do Sul; Dispõe sobre revisão setorial específica; Autoriza o pagamento do percentual da Inflação relacionada aos meses de outubro, novembro e dezembro de 2021, suspensos pela Lei Municipal nº 3.035 de 22 de outubro de 2021.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1113/projeto_de_lei_do_legislativo_no_009.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1113/projeto_de_lei_do_legislativo_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 12 da Lei nº 2.928/2019, que dispõe sobre o Sistema de Controle Interno da Câmara Municipal de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1114/projeto_de_lei_do_legislativo_no_010.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1114/projeto_de_lei_do_legislativo_no_010.2022.pdf</t>
   </si>
   <si>
     <t>Institui gratificações no âmbito do Poder Legislativo de São Mateus do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/projeto_de_pll_no_012.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/projeto_de_pll_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Concede título de “Cidadão Honorário de São Mateus do Sul” ao Pastor Francisco Lens de Matos pelos relevantes serviços prestados a Municipalidade de São Mateus do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/projeto_de_lei_do_legislativo_no_013.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/projeto_de_lei_do_legislativo_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Denomina rua situada na Colônia Taquaral de “Rua Thadeu Gmiesk” no âmbito do Município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/projeto_de_lei_do_legislativo_no_014.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/projeto_de_lei_do_legislativo_no_014.2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 3.011, de 09 de julho de 2021 que “Dispõe sobre a obrigatoriedade da vacinação contra Coronavírus (COVID-19) no município de São Mateus do Sul e dá outras providências”.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/projeto_de_lei_do_legislativo_no_015.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/projeto_de_lei_do_legislativo_no_015.2022.pdf</t>
   </si>
   <si>
     <t>Fica instituído a Campanha de conscientização contra violência de pessoas idosas e dá outras providências.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/projeto_de_lei_do_legislativo_no_016.2022_-_utilidade_publica_v2.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/projeto_de_lei_do_legislativo_no_016.2022_-_utilidade_publica_v2.pdf</t>
   </si>
   <si>
     <t>Confere o título de Utilidade Pública, em âmbito municipal, a Associação de Moradores, Agricultores e pessoas que trabalham na Comunidade do Paiol Grande, e dá outras providencias.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/projeto_de_lei_do_legislativo_no_017.2022_-_juliano_trombofilia.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/projeto_de_lei_do_legislativo_no_017.2022_-_juliano_trombofilia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de toda mulher gestante, atendida na rede pública municipal de saúde, à investigação, ao exame genético que detecta trombofilia e ao respectivo tratamento e dá outras providências.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1298/projeto_de_lei_do_legislativo_no_018.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1298/projeto_de_lei_do_legislativo_no_018.2022.pdf</t>
   </si>
   <si>
     <t>Estabelece a proibição de pernoite nas vias públicas do perímetro urbano de carretas e ônibus no âmbito do Município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1365/projeto_de_lei_do_legislativo_no_019.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1365/projeto_de_lei_do_legislativo_no_019.2022.pdf</t>
   </si>
   <si>
     <t>Denomina rua do Município de São Mateus do Sul de “Rua Carolina Repecki Wrubleski".</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1366/projeto_de_lei_do_legislativo_no_020.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1366/projeto_de_lei_do_legislativo_no_020.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Quadra de Esportes “Meu Campinho” localizada no Bairro Vila Verde.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1367/projeto_de_lei_do_legislativo_no_021.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1367/projeto_de_lei_do_legislativo_no_021.2022.pdf</t>
   </si>
   <si>
     <t>Institui o dia 26 de fevereiro como Dia Municipal da Parteira tradicional São-Mateuense.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1368/projeto_de_lei_do_legislativo_no_022.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1368/projeto_de_lei_do_legislativo_no_022.2022.pdf</t>
   </si>
   <si>
     <t>Denomina rua do Município de São Mateus do Sul de “Rua Terezinha Eva Macuco Kuctzera”</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1369/projeto_de_lei_do_legislativo_no_023.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1369/projeto_de_lei_do_legislativo_no_023.2022.pdf</t>
   </si>
   <si>
     <t>Denomina rua do Município de São Mateus do Sul de “Rua João Riske”</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1370/projeto_de_lei_do_legislativo_no_024.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1370/projeto_de_lei_do_legislativo_no_024.2022.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde do Pontilhão de “Unidade Básica de Saúde Vereador Eloy Adrianczyk”.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1379/projeto_de_lei_do_legislativo_no_025.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1379/projeto_de_lei_do_legislativo_no_025.2022.pdf</t>
   </si>
   <si>
     <t>Denomina rua do Município de São Mateus do Sul de “Rua Pedro Marszczaokoski”.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1380/projeto_de_lei_do_legislativo_no_026.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1380/projeto_de_lei_do_legislativo_no_026.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da lista de pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede do Sistema de Saúde do Município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1436/projeto_de_lei_do_legislativo_no_027.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1436/projeto_de_lei_do_legislativo_no_027.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de medidas de prevenção ao suicídio na rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>Fica instituído o Programa Municipal de geração de empregos e aumento de arrecadação, através de incentivo à indústria, comércio e prestação de serviço e dá outras providências.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1438/projeto_de_lei_do_legislativo_no_029.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1438/projeto_de_lei_do_legislativo_no_029.2022.pdf</t>
   </si>
   <si>
     <t>Institui no Município de São Mateus do Sul o Banco de Materiais de Construção e dá outras providências</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1439/projeto_de_lei_do_legislativo_no_030.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1439/projeto_de_lei_do_legislativo_no_030.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Proteção aos Direitos da Pessoa com Câncer no Município de São Mateus do Sul – PR.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1440/projeto_de_lei_do_legislativo_no_031.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1440/projeto_de_lei_do_legislativo_no_031.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa "Banco de Talentos e Currículos" no âmbito do Município de São Mateus do Sul – Estado do Paraná.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>Jorge Wallace Manfroni</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1441/projeto_de_lei_do_legislativo_no_032.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1441/projeto_de_lei_do_legislativo_no_032.2022.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Transparência de Vagas na Fila de Espera para crianças de 0 (zero) a 3 (três) anos nos Centros Municipais de Educação Infantil no âmbito do Município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1442/projeto_de_lei_do_legislativo_no_033.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1442/projeto_de_lei_do_legislativo_no_033.2022.pdf</t>
   </si>
   <si>
     <t>Institui 11 de outubro como o Dia Municipal de Combate à Intolerância Religiosa no âmbito do Município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1443/projeto_de_lei_no_034.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1443/projeto_de_lei_no_034.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Incentivo à Leitura, a ser comemorada anualmente no mês de Abril.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>Omar Raimundo Picheth Neto, Enéas Jeferson Melnisk, Irineu Lepinski Macuco, Jorge Wallace Manfroni, Osvaldo Witonski Kotryk (Parafuso), Valter Przywitowski</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1449/projeto_de_lei_do_legislativo_no_035.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1449/projeto_de_lei_do_legislativo_no_035.2022.pdf</t>
   </si>
   <si>
     <t>Confere o título de Utilidade Pública a Associação dos Comerciantes de Defensivos do Vale do Iguaçu – ACODEVALI no âmbito do Município de São Mateus do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_de_lei_do_legislativo_no_036.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_de_lei_do_legislativo_no_036.2022.pdf</t>
   </si>
   <si>
     <t>Veda o tráfego de veículos automotores pesados e com carga de produtos não perecíveis nas estradas rurais em períodos de grandes precipitações pluviométricas.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1521/projeto_de_lei_do_legislativo_no_037.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1521/projeto_de_lei_do_legislativo_no_037.2022.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Kit Lanche Saúde Humanizada", voltado aos pacientes e acompanhantes da Rede Básica de Saúde, no âmbito do Município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1166/projeto_de_lei_complementar_l_01.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1166/projeto_de_lei_complementar_l_01.2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta Parágrafo Único ao art. 94 e altera-se o § 1º e acrescenta o § 3º ao art. 62 da Lei Complementar nº 089, de 18 de dezembro de 2020, que instituiu o Código de Obras e Edificações do Município de São Mateus do Sul; Substitui o Anexo II da Lei Complementar nº 081, de 18 de dezembro 2020 - Regulamenta o Zoneamento e Uso e a ocupação do Solo Urbano e Rural do Município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1384/projeto_de_lei_compl._do_leg._no_002.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1384/projeto_de_lei_compl._do_leg._no_002.2022.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I e alíneas a), b), c), d) e e), II e alíneas a), b), c), d) e e); e revoga o inciso III e alíneas a), b), c), d) e e) do artigo 149 e inclui o parágrafo único no artigo 149, todos da Lei Complementar n° 080/2020 que estabelece o Código de Posturas do Município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1447/plc_do_legislativo_no_003.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1447/plc_do_legislativo_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Estabelece requisitos para a apresentação de Projetos de Decreto Legislativo que tratam sobre concessão de títulos de cidadão honorário ou vulto emérito no âmbito da Câmara Municipal de São Mateus do Sul</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1448/plc_do_legislativo_no_004.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1448/plc_do_legislativo_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta os artigos 88-A, 88-B e 88-C e modifica o artigo 97 da Lei Complementar n° 080, de 18 de junho de 2020 que estabelece o Código de Posturas do Município de São Mateus do Sul e dá outras providencias.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1483/projeto_de_lei_complementar_do_legislativo_no_005.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1483/projeto_de_lei_complementar_do_legislativo_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 12 da Lei Complementar nº 090/2020.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1519/projeto_de_lei_complementar_do_legislativo_no_006.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1519/projeto_de_lei_complementar_do_legislativo_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I e alíneas a), b), c), d) e e), II e alíneas a), b), c), d) e e); e revoga o inciso III e alíneas a), b), c), d) e e) do artigo 149 e inclui o parágrafo único no artigo 149, todos da Lei Complementar nº 080/2020 que estabelece o Código de Posturas do Município de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/projeto_de_decreto_legislativo_no_001.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/projeto_de_decreto_legislativo_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Susta o Decreto nº 447/2022, de 23 de maio de 2022 do Poder Executivo que “Estabelece Adequação do Piso Salarial das Carreiras Iniciais dos professores da Rede Pública Municipal em Consonância com o Piso Nacional”.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_decreto_legislativo_no_002.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_decreto_legislativo_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Concede título de Vulto Emérito para Wilmar Guimarães Ulbrich.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>Irineu Lepinski Macuco, Enéas Jeferson Melnisk, Jackson Felipe Silva Machado de Lima</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_decreto_do_legislativo_no_003.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_decreto_do_legislativo_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo do Município de São Mateus do Sul referente ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1116/projeto_de_resolucao_no_001.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1116/projeto_de_resolucao_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 001/2017 - que dispõe sobre a organização do Quadro de Pessoal e Estrutura Administrativa da Câmara Municipal de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>Enéas Jeferson Melnisk</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1444/projeto_de_resolucao_no_002.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1444/projeto_de_resolucao_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Revoga a alínea “j” do inciso I artigo 149 do Regimento Interno da Câmara Municipal de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1445/projeto_de_resolucao_no_004.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1445/projeto_de_resolucao_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Altera o §2º do artigo 8º no Regimento Interno da Câmara Municipal de São Mateus do Sul.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1446/projeto_de_resolucao_no_005.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1446/projeto_de_resolucao_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Cria a honraria Mulher Destaque no âmbito da Câmara Municipal de São Mateus do Sul – Estado do Paraná.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>RFPL</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1739/redacao_final_-_pll_no_049.2021_-_compilada.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1739/redacao_final_-_pll_no_049.2021_-_compilada.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DO PROJETO DE LEI DO LEGISLATIVO Nº 049/2021:_x000D_
 Autoriza a concessão de auxílio no transporte de mudança Intermunicipal e dá outras providências.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1745/redacao_final_-_pll_no_003.2022_-_valter.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1745/redacao_final_-_pll_no_003.2022_-_valter.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO PROJETO DE LEI DO LEGISLATIVO N° 003, DE FEVEREIRO DE 2022:_x000D_
 Concede isenção do Imposto Predial e Territorial Urbano (IPTU), sobre imóvel integrante do patrimônio de portadores de Neoplasia Maligna (Câncer) e demais patologias ou seus dependentes, e dá outras providências.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/requerimento_no_001.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/requerimento_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Redução de intersticio regimental para apreciação em 2* (segunda) discussão e votação dos Projetos de Leis nº 001 a 006/2022 de iniciativa do Poder Executivo, a fim de realizar a 2" (segunda) Sessão Extraordinária ainda na data de hoje.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/requerimento_no_002.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/requerimento_no_002.2022.pdf</t>
   </si>
   <si>
     <t>REQUERER a tramitação do Projeto de Lei do Legislativo nº 001, de 31 de janeiro de 2022, no regime de extrema urgência previsto no artigo 142 do Regimento Interno da Câmara Municipal de São Mateus do Sul, tal tramitação no presente rito se dá em razão dos motivos apresentados na justificativa da proposição legislativa.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/requerimento_no_003.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/requerimento_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal, que seja encaminhada a essa Casa de Leis através das Secretarias competentes, informações referentes a verba destinada pelo Deputado Federal Evandro Roman para aquisição de 01 (um) caminhão e 01 (uma) retroescavadeira. A verba destinada foi de R$ 500.000,00 (quinhentos mil reais). Além disso, em anexo o documento de consulta do préconvênio/ convênio sob o Código do Programa nº 5300020200045.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/requerimento_no_004.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/requerimento_no_004.2022.pdf</t>
   </si>
   <si>
     <t>A designação e realização de audiência pública, nas dependências desta Casa, observando-se todos os cuidados necessários para evitar a propagação do Covid-19, a fim de discutir os seguintes assuntos: castração obrigatória de animais; construção de centro de zoonoses; aplicação de multa para ninhadas indesejadas; animais comunitários (cães e gatos); maus tratos; e microchipagem.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/requerimento_no_005.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/requerimento_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis através das Secretarias competentes, informações referentes aos convênios firmados entre o Executivo Municipal, Lar São Mateus e Adolescentro São Mateus do Sul:_x000D_
 a) Por qual motivo os convênios ainda não aconteceram?_x000D_
 b) Qual a data de início das atividades?</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1086/requerimento_no_006.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1086/requerimento_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Requerer a Prefeita Municipal que seja encaminhada a essa Casa de Leis através da Secretaria competente, informações referentes ao inicio do ano letivo nos Centros Municipais de Educação Infantil:_x000D_
 Por qual motivo não teve inicio para todos os anos de ensino? _x000D_
 Quais anos de ensino não iniciaram?_x000D_
 Qual a data de inicio das atividades?</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1087/requerimento_no_007.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1087/requerimento_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Prefeita Municipal que encaminhe ao Secretário de Indústria, Comercio, Turismo, Ciência e Tecnologia - Carlos Roberto Chaves - perguntando sobre o andamento da elaboração de "Projetos para incentivar e apoiar as pequenas empresas do municipio, conforme conversas preliminares com os Vereadores que subscrevem.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1095/requerimento_no_008.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1095/requerimento_no_008.2022.pdf</t>
   </si>
   <si>
     <t>REQUERER A RETIRADA do Projeto de Lei do Legislativo nº 043/2021, de iniciativa do Vereador Jeciel Franco, o qual “Dispõe sobre a obrigatoriedade da identificação eletrônica, por meio de microchip, de todos os animais das espécies canina, felina, equina, muar, asinina, de tração animal ou não, dentro do Município de São Mateus do Sul” afim de possibilitar as readequações necessárias para o bom andamento do projeto.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1096/requerimento_no_009.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1096/requerimento_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Carlos Alberto Polsin, Chefe do Núcleo Regional de Educação de União da Vitória, que, por favor encaminhe a essa Casa de Leis, informações referentes a Educação Infantil:_x000D_
 a) Quanto a matriculas, periodo parcial e integral, qual a normativa e orientação aos municipios que fazem parte da Regional quanto a carga horária a ser seguida;_x000D_
 b) Cópia da Orientação ou Resolução que é recomendada aos Municipios que compõem a Regional</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1097/requerimento_no_010.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1097/requerimento_no_010.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis através das Secretarias competentes, informações referentes a Emendas Parlamentares destinadas a São Mateus Sul nos anos que compreendem de 2017 a 2021._x000D_
 a) Relação por deputado e com o valor destinado;_x000D_
 b) Esfera Estadual e Federal.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1128/requerimento_no_011.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1128/requerimento_no_011.2022.pdf</t>
   </si>
   <si>
     <t>REQUERER a tramitação no regime de extrema urgência dos seguintes projetos de lei: Projeto de Lei n° 13/2022, Projeto de Lei n° 14/2022, todos de iniciativa do Poder Executivo. REQUER ainda a tramitação no regime de extrema urgência dos Projetos de Lei nos 006/2022, 008/2022, 009/2022 e 010/2022 bem como do Projeto de Resolução nº 001/2022, todos de iniciativa do Poder Legislativo.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1129/requerimento_no_012.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1129/requerimento_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal solicitando informações sobre a Indicação nº 261/2021, referente a Regularização Fundiária Urbana._x000D_
 a) As tratativas iniciais foram executadas?_x000D_
 b) Poderia informar o cronograma da tramitação interna do processo como: datas de chegada, protocolos de recebimentos e encaminhamentos ao setores competentes?_x000D_
 c) Atualmente, a tramitação interna do processo encontra-se em qual departamento ou setor?_x000D_
 d) Qual a previsão de conclusão?</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1130/requerimento_no_013.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1130/requerimento_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Prefeita Municipal que encaminhe ao Departamento de Estradas de Rodagem (DER) perguntando se existe projeto ou regulamentação para a implantação de faixas exclusiva nos locais onde há pontos de ônibus, tanto para o embarque quanto para o desembarque de passageiros das linhas de ônibus (convencionais ou transportes escolares) na PR-151, nas proximidades do KM 443. Atualmente, os ônibus estacionam com metade da carroceria na pista principal, gerando insegurança a todos os passageiros e ao motorista devido ao constante fluxo de caminhões, isto é, os caminhões precisam invadir a pista contrária, por ser uma rodovia de pista simples, para desviar dos ônibus parados temporariamente para o embarque e desembarque de passageiros.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1143/requerimento_no_014.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1143/requerimento_no_014.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis através das Secretarias competentes, informações referentes a construção do novo Centro Municipal de Educação Infantil na Vila Verde/Jardim Santa Cruz:_x000D_
 - Cópia do Projeto com metragem e disposições (se estiver finalizado);_x000D_
 - Localização;_x000D_
 - Matrícula atualizada do terreno;_x000D_
 - Valor a ser investido;_x000D_
 - Fonte de Recurso;_x000D_
 - Cronograma do Processo;</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1144/requerimento_no_015.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1144/requerimento_no_015.2022.pdf</t>
   </si>
   <si>
     <t>Seja expedido ofício parabenizando o Sr. Crizanto Nogueira Cavalcante pela eleição da sua chapa “Tradycje Polskie”, em assembleia realizada no dia 27/03/22, no Salão Nobre do Colégio Estadual Duque de Caxias, para a direção da Braspol em São Mateus do Sul.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1146/requerimento_no_016.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1146/requerimento_no_016.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal solicitando informações sobre a Indicação nº 136/2021, referente a construção de novas salas de aula na Escola Municipal Anastácia Kimita de Paula na localidade do Lajeado:_x000D_
 a) Tem elaboração de projeto básico?_x000D_
 b) Atualmente, a tramitação interna do processo encontra-se em qual departamento ou setor?_x000D_
 c) Tem alguma previsão de iniciar a obra?</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/requerimento_no_017.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/requerimento_no_017.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal solicitando informações sobre as Indicações de nos 471 e 491/2021, referente a construção de novos banheiros e a instalação de cobertura entre a o corpo estrutural da escola até o portão de chegada e saída dos alunos e colaboradores na Escola Municipal do Campo João Baptista Distéfano, na comunidade rural da Divisa:_x000D_
 a) Tem elaboração de projeto básico?_x000D_
 b) Atualmente, a tramitação interna do processo encontra-se em qual departamento ou setor?_x000D_
 c) Tem alguma previsão de iniciar a obra?</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/requerimento_no_018.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/requerimento_no_018.2022.pdf</t>
   </si>
   <si>
     <t>As comunidades da Água Branca e Água Branca de Baixo estão pedindo uma nova resposta com relação ao andamento da melhoria do sistema de abastecimento e distribuição de água na região.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1149/requerimento_no_019.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1149/requerimento_no_019.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis através das Secretarias competentes, informações referentes a manutenção dos veículos, especificamente caminhões, ônibus e máquinas referentes aos últimos 06 (seis) meses, (01/10/2021 – 31/03/2022):_x000D_
 - Relatório com todas as informações relativas aos gastos com peças, mão de obra e correlatos, discriminado por Secretarias Municipais, veículo/equipamento, condutor, datas de entrada e saída da manutenção;_x000D_
 - Cópias das notificações a empresa responsável pelo gerenciamento de frotas (caso tenha ocorrido);</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/requerimento_no_020.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/requerimento_no_020.2022.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Controle Interno do Poder Executivo ou Secretaria competente, informações a respeito das destinações das Emendas Impositivas do Legislativo:_x000D_
 - Quais entidades podem ser beneficiadas?_x000D_
 - A forma de repasse do recurso é através de subvenção?_x000D_
 - As associações de moradores que possuem utilidade pública podem ser beneficiadas?_x000D_
 - Quais são as documentações necessárias para a solicitação do repasse?_x000D_
 - Qual é o prazo médio para a conclusão desses processos?</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1151/requerimento_no_021.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1151/requerimento_no_021.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre a empresa Viação Santa Cruz que opera as linhas de ônibus nas comunidades de São Miguel, Lajeado, Porto Ribeiro e Divisa:_x000D_
 Encaminhar cópia do atual contrato?_x000D_
 Atualmente, qual é o percurso realizado conforme o contrato?_x000D_
 Quantas vezes na semana ocorre a circulação dos ônibus?</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1167/requerimento_no_022.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1167/requerimento_no_022.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal solicitando informações sobre as Indicações de nº 202/2021 que mencionava sobre atendimento odontológico nas UBS do interior e centro, bem como a necessidade de novas contratações de funcionários, compra de equipamentos e toda reestruturação do setor. Além disso, realizar parcerias com Universidades ou Faculdades para implantação de programas de trabalho de cooperação_x000D_
 Atualmente, tem previsão para retomar os atendimentos odontológicos nas UBS dos interiores onde foi suspenso na gestão passada;_x000D_
 Quais comunidades serão beneficiadas?_x000D_
 Qual a previsão para implementação desses atendimentos?</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/requerimento_no_023.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/requerimento_no_023.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis através das Secretarias competentes, informações referentes a Emenda Impositiva indicada pelo Vereador Jackson Machado no ano de 2020 para efetivação em 2021:_x000D_
 a) Data da efetivação:_x000D_
 b) Relatório demonstrando que as indicações foram efetivadas, com fonte de recurso,empenho prévio e liquidação;_x000D_
 c) Fotos Ilustrativas.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/requerimento_no_024.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/requerimento_no_024.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis através das Secretarias competentes, informações referentes a todos os contratos de locação de máquinas e caminhões:_x000D_
 Cópias das medições que serviram como base para os pagamentos no periodo entre os dias 01/10/2021 a 31/03/2022;</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/requerimento_no_025.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/requerimento_no_025.2022.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiada a Prefeitura Municipal, a fim de que informe a viabilidade de estudos técnico-juridico e futura concessão de subsidio/auxilio referente ao deslocamento de ônibus de estudantes universitários de São Mateus do Sul que diariamente se deslocam para cidades vizinhas para formação universitária. Em caso afirmativo requeiro ainda que seja encaminhado a essa Casa de Leis um projeto de lei que discipline a forma do subsidio/auxilio financeiro, a fim de melhor atender o interesse público.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1206/requerimento_no_026.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1206/requerimento_no_026.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal solicitando informações sobre o andamento das obras do ambulatório Washington Gusso na Vila Prohmann:_x000D_
 Em que fase está o processo licitatório?_x000D_
 Teve alguma empresa interessada ou foi deserta o processo licitatório?_x000D_
 Teve alguma empresa vencedora;_x000D_
 Tem o prazo para iniciar as obras_x000D_
 Prazo de conclusão das obras?</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/requerimento_no_027.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/requerimento_no_027.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis através das Secretarias competentes, cópia do Processo Administrativo número 789/2022.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/requerimento_no_028.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/requerimento_no_028.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis através das Secretarias competentes, informações referentes ao quadro de Professores Municipais, como segue abaixo:_x000D_
 Número de Professores Efetivos na Educação Infantil;_x000D_
 Número de Professores PSS’s na Educação Infantil;_x000D_
 Número de Professores Efetivos no Ensino Fundamental;_x000D_
 Número de Professores PSS’s no Ensino Fundamental.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/requerimento_no_029.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/requerimento_no_029.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis através das Secretarias competentes, as seguintes informações:_x000D_
 Relação nominal dos servidores que recebem Marmita/Refeição, lotados nas Secretarias de Meio Ambiente, Agricultura e Obras; Cópia das medições que deram origem aos pagamentos entre os dias, 01/10/2021 a 31/03/2022 referentes ao contrato de fornecimento de Marmitas/Refeições concedidas;_x000D_
 Qual o critério para o fornecimento de refeições?</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/requerimento_no_030.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/requerimento_no_030.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento do processo de aquisição de parquinhos ou academia ao ar livre sugerido pelas diversas Indicações elaboradas por esta Casa de Lei_x000D_
 a) Atualmente, em que fase do processo licitatório se encontra?_x000D_
 b) Quais serão as localidades contempladas? _x000D_
 c) Tem previsão de inicio para a instalação?_x000D_
 d) Tem previsão de conclusão?</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/requerimento_no_031.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/requerimento_no_031.2022.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado a Sra. Prefeita Municipal, Fernanda Garcia Sardanha, solicitando informações a respeito do pagamento e implantação do novo piso salarial das Agentes Comunitárias de Saúde e Agentes de Combate a Endemias, conforme determina a Emenda Constitucional nº 120/22</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/requerimento_no_032.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/requerimento_no_032.2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Comissão de Educação, Saúde e Assistência Social do Poder Legislativo organizar uma Reunião Especial para tratar da aplicação do Projeto de Lei nº 043/2021 de autoria do Vereador Jeciel Franco que "Dispõe sobre a obrigatoriedade da identificação eletrônica, por meio de microchip, de todos os animais das espécies canina, felina, equina, muar, asinina, de tração animal ou não, dentro do Municipio de São Mateus do Sul. _x000D_
 Além disso, sugiro convidar as Secretarias interessadas do Poder Executivo, Ong's, Entidades e a população a participarem da reunião especial na data sugerida para o dia 16 de maio de 2022, a partir das 18h30.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/requerimento_no_033.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/requerimento_no_033.2022.pdf</t>
   </si>
   <si>
     <t>Alteração de data da 17ª (décima sétima) Sessão Ordinária para o dia 30/05/2022.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/requerimento_no_034.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/requerimento_no_034.2022.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado à Câmara Municipal o estudo de viabilidade de modificação no sentido da Rua Barão do Branco passando a ser via de duplo sentido, conforme sugestão de empresários do local.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/requerimento_no_035.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/requerimento_no_035.2022.pdf</t>
   </si>
   <si>
     <t>Requer informações da Secretaria de Obras, referente a informação dos projetos de ampliação de rede de baixa tensão no município:_x000D_
 a) Existe um planejamento para inicio de execução dos projetos já avaliados pela COPEL?_x000D_
 b) O trecho da BR-476 da Entrada da Vila Americana até a lombada em frente entrada da vila Bom Jesus foi incluso nos projetos?_x000D_
 c) A extensão da rua João Gabriel Martins, quadra de acesso ao condominio Padovani, foi inclusa nos projetos?_x000D_
 d) Quais os pontos e comunidades que estão no planejamento a ser executado e quanto terá inicio?</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/requerimento_no_036.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/requerimento_no_036.2022.pdf</t>
   </si>
   <si>
     <t>Redução de intersticio regimental para apreciação em 2ª (segunda) discussão e votação do Projeto de Lei nº 027/2022 de iniciativa do Poder Executivo, a fim de realizar a 5ª (quinta) Sessão Extraordinária ainda na data de hoje.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1254/requerimento_no_037.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1254/requerimento_no_037.2022.pdf</t>
   </si>
   <si>
     <t>Requer informações do Hospital Dr. Paulo Fortes a respeito das atividades hoje desempenhadas:_x000D_
 a) Quais cirurgias são realizadas hoje no Hospital Dr. Paulo Fortes?_x000D_
 b) Quais são as especialidades atendidas? _x000D_
 c) No momento, existem dificuldades financeiras na instituição? Se houver, qual o planejamento para mudar essa realidade?_x000D_
 d) Existe um planejamento de melhoria de execução para o ano de 2022?</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1255/requerimento_no_038.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1255/requerimento_no_038.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal solicitando informações se ocorrerá colocação de placas de sinalização com a indicação das comunidades do Paiol Grande, Dois Irmãos, Estiva e demais comunidades, como ocorreram em outras comunidades do municipio.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1256/requerimento_no_039.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1256/requerimento_no_039.2022.pdf</t>
   </si>
   <si>
     <t>Redução de interstício regimental para apreciação em 2ª (segunda) discussão e votação do Projeto de Lei nº 028/2022 de iniciativa do Poder Executivo, a fim de realizar a 6ª (sexta) Sessão Extraordinária ainda na data de hoje.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1257/requerimento_no_040.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1257/requerimento_no_040.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Exma. Sra. Prefeita Municipal, Fernanda Garcia Sardanha, para que faça pedido junto a Companhia de Habitação do Estado do Paraná - Cohapar-de doação/cessão do lote vago situado na esquina entre a Avenida Iguaçu e Rua das Palmeiras, na Vila Americana para a Prefeitura Municipal, e que esse lote seja cedido após para a Associação de Moradores.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1269/requerimento_no_041.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1269/requerimento_no_041.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal informações sobre todas as propriedades que serão contempladas pela regularização fundiária já em andamento em nosso municipio.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1270/requerimento_no_042.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1270/requerimento_no_042.2022.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiada a Prefeitura Municipal, a fim de que informe se existe algum instrumento jurídico com as empresas que operam serviços de instalação de cabos de telefonia e internet nos postes de iluminação pública do Municipio. Ou caso não exista que informe a responsabilidade pela retirada dos fios de cabeamento de telefonia e internet deixados após a execução do serviço.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1285/requerimento_no_043.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1285/requerimento_no_043.2022.pdf</t>
   </si>
   <si>
     <t>Redução de interstício regimental para apreciação em 2ª (segunda) discussão e votação dos Projetos de Lei nos 033 e 034/2022 de iniciativa do Poder Executivo, a fim de realizar a 8ª (oitava) Sessão Extraordinária ainda na data de hoje.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1286/requerimento_no_044.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1286/requerimento_no_044.2022.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada à Prefeita Municipal requerendo informações sobre o contrato de coleta de lixo comum. Se existe a possibilidade de aumento de quilometragem no contrato desde que seja justificado a necessidade tanto na área rural como urbana? Quals as comunidades rurais que estão sendo atendidas nesse momento? Anexar cópia do referido contrato.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1325/requerimento_no_045.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1325/requerimento_no_045.2022.pdf</t>
   </si>
   <si>
     <t>Redução de intersticio regimental para apreciação em 2ª (segunda) discussão e votação do Projeto de Lei Complementar nº 003/2022 e do Projeto de Lei nº 036/2022 de iniciativa do Poder Executivo, a fim de realizar a 10ª (décima) Sessão Extraordinária ainda na data de hoje.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1326/requerimento_no_046.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1326/requerimento_no_046.2022.pdf</t>
   </si>
   <si>
     <t>Requer seja convidado o Gerente do SENAC - Agência São Mateus do Sul, o Sr. Elder Anunciato, no Plenário da Câmara Municipal (preferencialmente em sessão ordinária), a fim de tratar de assuntos referente aos cursos ofertados pelo SENAC bem como o andamento dos trabalhos no Municipio.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1327/requerimento_no_047.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1327/requerimento_no_047.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento do processo construções das pontes nas comunidades de Porto Ribeiro, Agua Branca e Paiol da Barra Feia.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1328/requerimento_no_048.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1328/requerimento_no_048.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que, através das Secretarias competentes, nos encaminhe as seguintes informações referentes ao novo CMEI na Vila Americana: _x000D_
 Projeto, enviar uma cópia;_x000D_
 Prazo para a execução?</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>Jackson Felipe Silva Machado de Lima, Jorge Wallace Manfroni</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1329/requerimento_no_049.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1329/requerimento_no_049.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que, através das Secretarias competentes, seja elaborado Projeto Estrutural de um Barracão. Segue anexo a localização do terreno, dimensões e solicitação realizada pela Comunidade da Fazendinha.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1330/requerimento_no_050.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1330/requerimento_no_050.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações de como estão as tratativas do convênio FUNASA sobre a canalização de água nas comunidades do Lajeadinho e Pontilhão.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1331/requerimento_no_052.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1331/requerimento_no_052.2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Exma. Sra. Prefeita Municipal solicitando cópia da lista dos motoristas de táxi enviada ao Ministério do Trabalho e Previdência Social para recebimento do beneficio criado pela EC 123, de 14 de julho de 2022.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1332/requerimento_no_053.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1332/requerimento_no_053.2022.pdf</t>
   </si>
   <si>
     <t>Requer seja convidada a Sra. Marly Perrelli, Presidente do Sindicato dos Psicólogos do Paraná, a fim de explanar sobre os 60 (sessenta) anos do reconhecimento da psicologia como profissão. Sugere-se o dia 23/08, uma vez que a data é comemorada em 27/08.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1333/requerimento_no_054.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1333/requerimento_no_054.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento do processo de colocação de iluminação pública na Rua João Betega entre a Cerâmica Pasquali e a COSAMAR, solicitado pela Indicação nº 313/2021 no mês de julho de 2021, a fim de esclarecer os trabalhadores que necessitam utilizar essa rua durante o periodo noturno.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1356/requerimento_no_055.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1356/requerimento_no_055.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal informações sobre saude financeira do Instituto de Previdência de São Mateus do Sul (IPRESMAT) e outros questionamentos, tais como:_x000D_
 Número de servidores aposentados?Projeção da quantidade de servidores a serem aposentados nos próximos anos? Requisitos para os servidores municipais se aposentarem e se tem alguma diferenciação entre as categorias? Projeção de impacto orçamentário na folha do IPRESMAT das categorias?Qual é o déficit financeiro e/ou atuarial atualmente e quais a principais causas/consequência? Como está a politica dos investimentos do IPRESMAT?</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1337/requerimento_no_056.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1337/requerimento_no_056.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento da Indicação nº 085/2022 referente a manutenção do telhado da Escola Municipal Anastácia Kimita de Paula. Devemos lembrar que a "Indicação" è uma ferramenta importante dos Vereadores com o objetivo de ajudar a comunidade São-mateuense, a fim de levar as suas demandas ao Poder Executivo.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1338/requerimento_no_057.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1338/requerimento_no_057.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento da Indicação nº 096/2022 referente a manutenção da parede que tem infiltração na escola municipal Anastácia Kimita de Paula. Devemos lembrar que a "Indicação" é uma ferramenta importante dos Vereadores com o objetivo de ajudar a comunidade São-mateuense, a fim de levar as suas demandas ao Poder Executivo.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1339/requerimento_no_058.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1339/requerimento_no_058.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o a conclusão da instalação do ligamento de água potável junto a Escola Anastácia Kimita de Paula, para distribuição a população. O valor para obra já está garantido através da indicação de minha Emenda Parlamentar feita no ano passado e com recursos já pago.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1340/requerimento_no_059.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1340/requerimento_no_059.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento da Indicação nº 060/2021 referente à manutenção no telhado no posto de saúde em Faxinal dos Elias. Devemos lembrar que a "Indicação" é uma ferramenta importante dos Vereadores com o objetivo de ajudar a comunidade São mateuense, a fim de levar as suas demandas ao Poder Executivo.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1341/requerimento_no_060.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1341/requerimento_no_060.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis, por meio das Secretarias competentes, informações referentes à Pedreira do Turvo:_x000D_
 O que está sendo feito com o material da Pedreira?_x000D_
 Em quais locais esse material foi aplicado?_x000D_
 Cópia da medição das horas-máquina empregadas na Pedreira;_x000D_
 Cópia da medição das horas-caminhão empregadas na Pedreira.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>Omar Raimundo Picheth Neto, Irineu Lepinski Macuco, Jeciel Ferreira Franco, Osvaldo Witonski Kotryk (Parafuso)</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1373/requerimento_no_061.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1373/requerimento_no_061.2022.pdf</t>
   </si>
   <si>
     <t>REQUERER a tramitação no Regime de Extrema Urgência dos seguintes Projetos de Lei do Legislativo:_x000D_
 Projeto de Lei do Legislativo nº 019/2022 de iniciativa do Vereador Irineu Macuco;_x000D_
 Projeto de Lei do Legislativo nº 020/2022 de iniciativa do Vereador Valter Przywitowski ;_x000D_
 Projeto de Lei do Legislativo nº 022/2022 de iniciativa do Vereador Irineu Macuco; _x000D_
 Projeto de Lei do Legislativo nº 023/2022 de iniciativa do Vereador Irineu Macuco;_x000D_
 Projeto de Lei do Legislativo nº 024/2022 de iniciativa do Vereador Valter Przywitowski.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1374/requerimento_no_062.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1374/requerimento_no_062.2022.pdf</t>
   </si>
   <si>
     <t>REQUERER a tramitação no Regime de Extrema Urgência do Projeto de Lei do Legislativo nº 025/2022 de iniciativa do Vereador Irineu Macuco: Denomina rua do municipio de São Mateus do Sul de "Rua Pedro Marszczaokoski".</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1375/requerimento_no_063.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1375/requerimento_no_063.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento do estudo para a implantação de iluminação pública e tomadas elétricas no Cemitério Municipal, conforme sugerido na indicação nº 200/2021. Os moradores e os funcionários solicitaram a demanda no mês de maio de 2021 e a Secretaria de Obras ficou de realizar a análise técnica, conforme a resposta realizada pelo Oficio n° 448/2021 de junho de 2021.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1376/requerimento_no_064.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1376/requerimento_no_064.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento do estudo para ampliar o espaço de estacionamento na rua do Cemitério Municipal na Rua Altino Ferreira de Lima, próximo ao número 1156, conforme sugerido na Indicação nº 172/2021. Os moradores solicitaram a demanda no mês de abril de 2021 e a Secretaria de Obras ficou de realizar a análise técnica, conforme a resposta encaminhada pelo Ofício nº 383/2021 de maio de 2021.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1377/requerimento_no_065.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1377/requerimento_no_065.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento do estudo para a implantação de Iluminação pública nas proximidades do Parque de Exposição, conforme sugerido na Indicação nº 431/2021. Os moradores solicitaram a demanda no mês de setembro de 2021 e a Secretaria de Obras ficou de realizar a análise técnica, conforme a resposta realizada pelo Oficio n° 744/2021 de outubro de 2021.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1388/requerimento_no_066.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1388/requerimento_no_066.2022.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de São Mateus do Sul, Omar Raimundo Picheth Neto no uso legal de suas atribuições, vem com o devido respeito em conformidade com os artigos 8° e 142 caput do Regimento Interno da Câmara Municipal de São Mateus do Sul, Requerer a apreciação em regime de extrema urgência os seguintes Projetos de Lei do Poder Executivo:_x000D_
 1) Projeto de Lei nº 032/2022 (Do Poder Executivo): Dispõe sobre a Avaliação Atuarial Anual para o Exercicio de 2022 e sobre a forma de equacionamento e amortização de déficit técnico atuarial._x000D_
 2) Projeto de Lei nº 042/2022 (Do Poder Executivo): Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 95.646,00 (noventa e cinco mil seiscentos e quarenta e seis reais) através de provável excesso de arrecadação na fonte 102 - FUNDEB 40% ou 30%.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1389/requerimento_no_067.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1389/requerimento_no_067.2022.pdf</t>
   </si>
   <si>
     <t>Redução de intersticio regimental para apreciação em 2ª (segunda) discussão e votação dos Projetos de Lei nº 032 e 042/2022 de iniciativa do Poder Executivo, a fim de realizar a 14° (decima quarta) Sessão Extraordinária ainda na data de hoje.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1390/requerimento_no_068.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1390/requerimento_no_068.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre a sugestão de manutenção da estrada secundária rural da comunidade do Emboque até a comunidade do Rosas, conforme a Indicação nº 377/2021. Em resposta no mês de setembro de 2021, a Secretaria de Obras mencionou que seria incluida no seu planejamento. Os moradores estão preocupados pela ausência de manutenção na estrada rural, pois foi solicitada a demanda no mês de agosto de 2021.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1391/requerimento_no_069.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1391/requerimento_no_069.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis através das Secretarias competentes, cópia do Processo Administrativo 016/2022, referente a contratação de empresa de consultoria e assessoria para regulamentação da Lei 14.133/2021</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1429/requerimento_no_070.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1429/requerimento_no_070.2022.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria de Meio Ambiente, que através de oficio requeira a SANEPAR um retorno sobre a questão do ODOR de esgoto nas galerias pluviais na rua da Colónia Iguaçu, iniciando em frente casa de numero 1954 até a esquina da Vila Americana.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1430/requerimento_no_071.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1430/requerimento_no_071.2022.pdf</t>
   </si>
   <si>
     <t>Requerer ao Presidente da Mesa Diretora que elabore um Decreto Legislativo declarando Luto para o empresário e amigo Paulo Sérgio Ferreira Oliveira, proprietário do Restaurante Delicias da Praça.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1431/requerimento_no_072.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1431/requerimento_no_072.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa Secretarias competentes, informações referentes a reforma da Escola Pedro Effco:_x000D_
 Cópia do Cronograma da obra;_x000D_
 Cópia das medições que já foram realizadas com fotos (caso tenha ocorrido).</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1450/requerimento_no_073.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1450/requerimento_no_073.2022.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao Exmo. Prefeito Municipal, Alan Jaros, do município de Antonio Olinto, Estado do Paraná, Parabenizando pelos 61 anos da Emancipação Política desse importante município que compõe a nossa região.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1451/requerimento_no_074.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1451/requerimento_no_074.2022.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado à Prefeita Municipal oficiar à COPEL Companhia Paranaense de Energia S.A., conforme sua política de atendimento, através do e-mail: atendimento.corporativo@copel.com, solicitando a remoção de um poste, de local inadequado, na Rua José Staviski com cruzamento a Travessia Estanislau Vengiarek, no Parque das Tamareiras II em São Mateus do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1452/requerimento_no_075.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1452/requerimento_no_075.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento do estudo para a implantação de iluminação pública nas proximidades do Parque de Exposição, conforme sugerido na Indicação nº 431/2021. Os moradores solicitaram a demanda no mês de setembro de 2021 e a Secretaria de Obras ficou de realizar a análise técnica, conforme a resposta realizada pelo Ofício nº 744/2021 deoutubro de 2021.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1477/requerimento_no_076.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1477/requerimento_no_076.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis informações referentes ao número de crianças em lista de espera para vagas nos Centros Municipais de Educação Infantil (CMEIs):_x000D_
 - Número total de crianças aguardando vagas na Educação Pública Municipal; _x000D_
 - Lista de espera por Instituição de Ensino, contendo, ano de ensino e número de alunos;</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1478/requerimento_no_077.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1478/requerimento_no_077.2022.pdf</t>
   </si>
   <si>
     <t>Requer da secretaria competente, cópia de notificação realizada pelo setor de fiscalização, atendendo a Indicação 168/2022 deste parlamentar.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1479/requerimento_no_078.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1479/requerimento_no_078.2022.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal, oficialize o DER (Departamento de Estradas de rodagem do Paraná), questionando e cobrando informações sobre o andamento da obra de pavimentação da PR- 364, Irati / São Mateus do Sul, como: O porquê da diminuição de trabalhadores na obra? Qual é a extensão que falta para a conclusão da mesma? Qual é o planejamento e prazo para a entrega da obra?</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1480/requerimento_no_079.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1480/requerimento_no_079.2022.pdf</t>
   </si>
   <si>
     <t>Requerer a Prefeita Municipal que seja encaminhada a essa Casa de Leis através das Secretarias competentes, informações referentes a manutenção da pavimentação asfáltica que está sendo realizada na Vila Americana:_x000D_
 a) Fotos antes de iniciar a manutenção;_x000D_
 b) Fotos após a manutenção;_x000D_
 c) Nome da rua com ponto de referência dos trechos que receberam manutenção.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1481/requerimento_no_080.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1481/requerimento_no_080.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento das obras referente à Indicação n° 132/2022 que sugeria a implantação de dreno para evitar o acúmulo de água da chuva na Rua David Felipe Meira no loteamento Santa Cruz. Conforme fiscalizado, parte do problema foi solucionado, entretanto, ainda será necessário realizar a limpeza dos bueiros. Assim, gostariamos de informações sobre o prazo de conclusão do serviço, a fim de comunicar os moradores do loteamento Santa Cruz.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1502/requerimento_no_081.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1502/requerimento_no_081.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento das obras referente às Indicações n 192 e 199/2022 que sugeria realizar trabalho de drenagem e canalização de água pluvial na Rua Miguel Musialak no bairro Palmeirinha.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1503/requerimento_no_082.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1503/requerimento_no_082.2022.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeita Municipal informações sobre o andamento da Indicação nº 031/2022 que sugeria o estudo para implantação do CONSELHO MUNICIPAL DE POLÍTICAS SOBRE DROGAS (COMPOD) no municipio.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1504/requerimento_no_083.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1504/requerimento_no_083.2022.pdf</t>
   </si>
   <si>
     <t>Requerer à Prefeita Municipal que seja encaminhada a essa Casa de Leis através das Secretarias competentes, cópias de todos os decretos que contenham crédito suplementar no ano de 2022, indicando a origem dos recursos. (Obs.: Pode ser em arquivo digital realizado de forma cronológica).</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1505/requerimento_no_084.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1505/requerimento_no_084.2022.pdf</t>
   </si>
   <si>
     <t>Requer a apreciação em regime de extrema urgência, nos termos do artigo 142 do Regimento Interno da Câmara Municipal do Projeto de Lei do Legislativo nº 035/2022 e Projeto de Lei Complementar n° 005/2022 – Iniciativa do Poder Legislativo.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1748/requerimento_no_085.2022_-_omar_-_diminuir_o_intersticio_para_16a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1748/requerimento_no_085.2022_-_omar_-_diminuir_o_intersticio_para_16a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Redução de interstício regimental para apreciação em 2ª (segunda) discussão e votação dos Projetos de Lei nos 063, 064, 065 e 066/2022 de iniciativa do Poder Executivo, a fim de realizar a 16ª (décima sexta) Sessão Extraordinária ainda na data de hoje.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>Redução de interstício regimental para apreciação em 2ª (segunda) discussão e votação do Projeto de Lei nº 059/2022 de iniciativa do Poder Executivo, a fim de realizar a 18ª (décima oitava) Sessão Extraordinária ainda na data de hoje.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1684/oficio_no_526.2022-gab_mensagem_de_veto_pll_no_003.2022.pdf</t>
+    <t>http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1684/oficio_no_526.2022-gab_mensagem_de_veto_pll_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 50, §2º c/c art. 68, V, ambos da Lei Orgânica do Município, decidi VETAR TOTALMENTE o Projeto de Lei nº 003/2022, que "concede isenção do imposto predial e territorial urbano (IPTU), sobre imóvel integrante do patrimônio de portadores de neoplasia maligna (câncer) e demais patologias ou seus dependentes" por violar princípios da responsabilidade fiscal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5919,67 +5919,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/ato_da_mesa_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/ato_da_mesa_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/ato_da_mesa_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1496/ato_da_mesa_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1484/ato_da_mesa_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1461/ato_da_presidencia_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1482/ato_da_presidencia_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1117/emenda_supressiva_no_001.2022_ao_pl_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1279/emenda_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1284/emenda_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1299/emenda_no_004.2022_ao_pll_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1300/emenda_no_005.2022_ao_pll_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1309/emenda_no_006.2022_ao_pll_no_049.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1334/emenda_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/indicacao_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/indicacao_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/indicacao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/indicacao_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/indicacao_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/indicacao_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/indicacao_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/indicacao_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/indicacao_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/indicacao_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/indicacao_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/indicacao_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/indicacao_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/indicacao_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/indicacao_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1070/indicacao_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/indicacao_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/indicacao_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1073/indicacao_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1074/indicacao_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1088/indicacao_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1092/indicacao_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1098/indicacao_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1100/indicacao_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1103/indicacao_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1104/indicacao_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1105/indicacao_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1118/indicacao_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1119/indicacao_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1123/indicacao_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1125/indicacao_no_072.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1132/indicacao_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1136/indicacao_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1137/indicacao_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_no_079.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_no_082.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_no_083.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1152/indicacao_no_084.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1153/indicacao_no_085.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/indicacao_no_086.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/indicacao_no_087.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1156/indicacao_no_088.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_no_089.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1158/indicacao_no_090.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/indicacao_no_091.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_092.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_no_093.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_095.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_no_096.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_097.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_no_098.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_no_099.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1198/indicacao_no_100.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/indicacao_no_101.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/indicacao_no_102.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/indicacao_no_103.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/indicacao_no_104.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1203/indicacao_no_105.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_no_106.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_no_107.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/indicacao_no_108.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/indicacao_no_109.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/indicacao_no_110.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/indicacao_no_111.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/indicacao_no_112.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/indicacao_no_113.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/indicacao_no_114.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/indicacao_no_115.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/indicacao_no_116.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_no_117.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/indicacao_no_118.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_no_119.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/indicacao_no_120.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/indicacao_no_121.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/indicacao_no_122.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/indicacao_no_123.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/indicacao_no_124.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/indicacao_no_125.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/indicacao_no_126.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/indicacao_no_127.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/indicacao_no_128.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/indicacao_no_129.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/indicacao_no_130.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/indicacao_no_131.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/indicacao_no_132.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1258/indicacao_no_133.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1259/indicacao_no_134.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1261/indicacao_no_136.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1262/indicacao_no_137.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1263/indicacao_no_138.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1264/indicacao_no_139.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_no_140.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1266/indicacao_no_141.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1267/indicacao_no_142.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_no_143.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_no_144.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1273/indicacao_no_145.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1274/indicacao_no_146.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1304/indicacao_no_147.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1287/indicacao_no_148.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1288/indicacao_no_149.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_no_150.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1290/indicacao_no_151.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1291/indicacao_no_152.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1292/indicacao_no_153.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1293/indicacao_no_154.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1294/indicacao_no_155.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1295/indicacao_no_156.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1296/indicacao_no_157.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1297/indicacao_no_158.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1305/indicacao_no_159.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1306/indicacao_no_160.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_no_161.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_no_162.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1312/indicacao_no_163.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1313/indicacao_no_164.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1314/indicacao_no_165.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1315/indicacao_no_166.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1316/indicacao_no_167.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1317/indicacao_no_168.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1318/indicacao_no_169.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1319/indicacao_no_170.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1323/indicacao_no_171.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1324/indicacao_no_172.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1342/indicacao_no_173.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1343/indicacao_no_174.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1344/indicacao_no_175.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_no_176.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1346/indicacao_no_177.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1347/indicacao_no_178.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1348/indicacao_no_179.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1349/indicacao_no_180.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1350/indicacao_no_181.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1351/indicacao_no_182.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1352/indicacao_no_183.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1357/indicacao_no_184.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1358/indicacao_no_185.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1359/indicacao_no_186.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1360/indicacao_no_187.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1361/indicacao_no_188.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1362/indicacao_no_189.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1363/indicacao_no_190.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1364/indicacao_no_191.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1371/indicacao_no_192.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1372/indicacao_no_193.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_no_194.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_no_195.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1394/indicacao_no_196.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_no_197.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1396/indicacao_no_198.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1397/indicacao_no_199.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1398/indicacao_no_200.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1399/indicacao_no_201.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1400/indicacao_no_202.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1402/indicacao_no_203.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1403/indicacao_no_204.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1406/indicacao_no_205.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1407/indicacao_no_206.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1408/indicacao_no_207.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_no_208.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_no_209.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1411/indicacao_no_210.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1412/indicacao_no_211.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1414/indicacao_no_212.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1415/indicacao_no_214.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1416/indicacao_no_215.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1417/indicacao_no_216.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1418/indicacao_no_217.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1419/indicacao_no_218.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_no_219.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1421/indicacao_no_220.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1422/indicacao_no_221.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1423/indicacao_no_222.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1424/indicacao_no_223.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1425/indicacao_no_224.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1432/indicacao_no_225.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1433/indicacao_no_226.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1453/indicacao_no_227.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1454/indicacao_no_228.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1455/indicacao_no_229.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_no_230.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1457/indicacao_no_231.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_no_233.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1459/indicacao_no_234.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1460/indicacao_no_235.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1468/indicacao_no_237.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1469/indicacao_no_238.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1470/indicacao_no_239.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_no_240.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1472/indicacao_no_241.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1473/indicacao_no_242.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_no_243.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1475/indicacao_no_244.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1476/indicacao_no_245.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1485/indicacao_no_246.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1486/indicacao_no_247.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1487/indicacao_no_248.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1488/indicacao_no_249.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1489/indicacao_no_250.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1490/indicacao_no_251.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1491/indicacao_no_252.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1492/indicacao_no_253.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1493/indicacao_no_254.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1494/indicacao_no_255.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1495/indicacao_no_256.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1506/indicacao_no_257.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1507/indicacao_no_258.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1508/indicacao_no_259.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_no_260.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1509/indicacao_no_261.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1510/indicacao_no_262.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1511/indicacao_no_263.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1512/indicacao_no_264.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1513/indicacao_no_265.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1514/indicacao_no_266.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1515/indicacao_no_267.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/mocao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1134/mocao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1135/mocao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1275/mocao_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1276/mocao_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1353/mocao_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1354/mocao_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1516/mocao_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1401/mocao_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1501/mocao_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1517/mocao_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/projeto_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/projeto_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_de_lei_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/projeto_de_lei_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/projeto_de_lei_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/projeto_de_lei_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/projeto_de_lei_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/projeto_de_lei_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1075/projeto_de_lei_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1076/projeto_de_lei_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1077/projeto_de_lei_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1078/projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1079/projeto_de_lei_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1080/projeto_de_lei_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1093/projeto_de_lei_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1094/projeto_de_lei_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1162/projeto_de_lei_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/projeto_de_lei_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/projeto_de_lei_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1165/projeto_de_lei_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/projeto_de_lei_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/projeto_de_lei_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/projeto_de_lei_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/projeto_de_lei_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1238/projeto_de_lei_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/projeto_de_lei_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_de_lei_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/projeto_de_lei_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1268/projeto_de_lei_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1277/projeto_de_lei_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1278/projeto_de_lei_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1280/projeto_de_lei_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1281/projeto_de_lei_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1282/projeto_de_lei_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1283/projeto_de_lei_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1302/projeto_de_lei_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1310/projeto_de_lei_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1311/projeto_de_lei_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1320/projeto_de_lei_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1321/projeto_de_lei_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1322/projeto_de_lei_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1335/projeto_de_lei_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1336/projeto_de_lei_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1355/projeto_de_lei_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1378/projeto_de_lei_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1385/projeto_de_lei_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1386/projeto_de_lei_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1387/projeto_de_lei_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1404/projeto_de_lei_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1405/projeto_de_lei_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1413/projeto_de_lei_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1462/projeto_de_lei_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_de_lei_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1428/projeto_de_lei_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1434/projeto_de_lei_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1435/projeto_de_lei_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1463/projeto_de_lei_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1464/projeto_de_lei_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1465/projeto_de_lei_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1497/projeto_de_lei_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1498/projeto_de_lei_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1499/projeto_de_lei_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1500/projeto_de_lei_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/projeto_de_lei_complementar_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1301/projeto_de_lei_complementar_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1303/projeto_de_lei_complementar_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_complementar_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/projeto_de_lei_do_legislativo_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/projeto_de_lei_do_legislativo_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/projeto_de_lei_do_legislativo_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/projeto_de_lei_do_legislativo_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1081/projeto_de_lei_do_legislativo_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1111/projeto_de_lei_do_legislativo_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1085/projeto_de_lei_do_legislativo_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/projeto_de_lei_do_legislativo_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1113/projeto_de_lei_do_legislativo_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1114/projeto_de_lei_do_legislativo_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/projeto_de_pll_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/projeto_de_lei_do_legislativo_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/projeto_de_lei_do_legislativo_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/projeto_de_lei_do_legislativo_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/projeto_de_lei_do_legislativo_no_016.2022_-_utilidade_publica_v2.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/projeto_de_lei_do_legislativo_no_017.2022_-_juliano_trombofilia.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1298/projeto_de_lei_do_legislativo_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1365/projeto_de_lei_do_legislativo_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1366/projeto_de_lei_do_legislativo_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1367/projeto_de_lei_do_legislativo_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1368/projeto_de_lei_do_legislativo_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1369/projeto_de_lei_do_legislativo_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1370/projeto_de_lei_do_legislativo_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1379/projeto_de_lei_do_legislativo_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1380/projeto_de_lei_do_legislativo_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1436/projeto_de_lei_do_legislativo_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1438/projeto_de_lei_do_legislativo_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1439/projeto_de_lei_do_legislativo_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1440/projeto_de_lei_do_legislativo_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1441/projeto_de_lei_do_legislativo_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1442/projeto_de_lei_do_legislativo_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1443/projeto_de_lei_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1449/projeto_de_lei_do_legislativo_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_de_lei_do_legislativo_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1521/projeto_de_lei_do_legislativo_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1166/projeto_de_lei_complementar_l_01.2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1384/projeto_de_lei_compl._do_leg._no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1447/plc_do_legislativo_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1448/plc_do_legislativo_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1483/projeto_de_lei_complementar_do_legislativo_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1519/projeto_de_lei_complementar_do_legislativo_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/projeto_de_decreto_legislativo_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_decreto_legislativo_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_decreto_do_legislativo_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1116/projeto_de_resolucao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1444/projeto_de_resolucao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1445/projeto_de_resolucao_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1446/projeto_de_resolucao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1739/redacao_final_-_pll_no_049.2021_-_compilada.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1745/redacao_final_-_pll_no_003.2022_-_valter.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/requerimento_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/requerimento_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/requerimento_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/requerimento_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/requerimento_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1086/requerimento_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1087/requerimento_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1095/requerimento_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1096/requerimento_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1097/requerimento_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1128/requerimento_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1129/requerimento_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1130/requerimento_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1143/requerimento_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1144/requerimento_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1146/requerimento_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/requerimento_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/requerimento_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1149/requerimento_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/requerimento_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1151/requerimento_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1167/requerimento_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/requerimento_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/requerimento_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/requerimento_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1206/requerimento_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/requerimento_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/requerimento_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/requerimento_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/requerimento_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/requerimento_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/requerimento_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/requerimento_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/requerimento_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/requerimento_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/requerimento_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1254/requerimento_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1255/requerimento_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1256/requerimento_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1257/requerimento_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1269/requerimento_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1270/requerimento_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1285/requerimento_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1286/requerimento_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1325/requerimento_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1326/requerimento_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1327/requerimento_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1328/requerimento_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1329/requerimento_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1330/requerimento_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1331/requerimento_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1332/requerimento_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1333/requerimento_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1356/requerimento_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1337/requerimento_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1338/requerimento_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1339/requerimento_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1340/requerimento_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1341/requerimento_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1373/requerimento_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1374/requerimento_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1375/requerimento_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1376/requerimento_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1377/requerimento_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1388/requerimento_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1389/requerimento_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1390/requerimento_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1391/requerimento_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1429/requerimento_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1430/requerimento_no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1431/requerimento_no_072.2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1450/requerimento_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1451/requerimento_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1452/requerimento_no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1477/requerimento_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1478/requerimento_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1479/requerimento_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1480/requerimento_no_079.2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1481/requerimento_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1502/requerimento_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1503/requerimento_no_082.2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1504/requerimento_no_083.2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1505/requerimento_no_084.2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1748/requerimento_no_085.2022_-_omar_-_diminuir_o_intersticio_para_16a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1684/oficio_no_526.2022-gab_mensagem_de_veto_pll_no_003.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/ato_da_mesa_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/ato_da_mesa_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/ato_da_mesa_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1496/ato_da_mesa_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1484/ato_da_mesa_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1461/ato_da_presidencia_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1482/ato_da_presidencia_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1117/emenda_supressiva_no_001.2022_ao_pl_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1279/emenda_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1284/emenda_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1299/emenda_no_004.2022_ao_pll_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1300/emenda_no_005.2022_ao_pll_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1309/emenda_no_006.2022_ao_pll_no_049.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1334/emenda_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/indicacao_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/indicacao_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/indicacao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/indicacao_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/indicacao_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/indicacao_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/indicacao_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/indicacao_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1060/indicacao_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/indicacao_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/indicacao_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/indicacao_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/indicacao_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/indicacao_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/indicacao_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1070/indicacao_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/indicacao_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/indicacao_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1073/indicacao_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1074/indicacao_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1088/indicacao_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1092/indicacao_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1098/indicacao_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1100/indicacao_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1103/indicacao_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1104/indicacao_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1105/indicacao_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1118/indicacao_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1119/indicacao_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1123/indicacao_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1125/indicacao_no_072.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1132/indicacao_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1136/indicacao_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1137/indicacao_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_no_079.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_no_082.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_no_083.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1152/indicacao_no_084.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1153/indicacao_no_085.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/indicacao_no_086.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/indicacao_no_087.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1156/indicacao_no_088.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_no_089.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1158/indicacao_no_090.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/indicacao_no_091.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_092.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_no_093.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_095.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_no_096.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_097.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_no_098.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_no_099.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1198/indicacao_no_100.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/indicacao_no_101.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/indicacao_no_102.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/indicacao_no_103.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/indicacao_no_104.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1203/indicacao_no_105.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_no_106.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_no_107.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/indicacao_no_108.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/indicacao_no_109.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/indicacao_no_110.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/indicacao_no_111.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/indicacao_no_112.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/indicacao_no_113.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/indicacao_no_114.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/indicacao_no_115.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/indicacao_no_116.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_no_117.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/indicacao_no_118.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_no_119.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/indicacao_no_120.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/indicacao_no_121.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/indicacao_no_122.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/indicacao_no_123.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/indicacao_no_124.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/indicacao_no_125.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/indicacao_no_126.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/indicacao_no_127.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/indicacao_no_128.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/indicacao_no_129.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/indicacao_no_130.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/indicacao_no_131.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/indicacao_no_132.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1258/indicacao_no_133.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1259/indicacao_no_134.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1261/indicacao_no_136.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1262/indicacao_no_137.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1263/indicacao_no_138.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1264/indicacao_no_139.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_no_140.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1266/indicacao_no_141.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1267/indicacao_no_142.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_no_143.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_no_144.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1273/indicacao_no_145.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1274/indicacao_no_146.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1304/indicacao_no_147.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1287/indicacao_no_148.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1288/indicacao_no_149.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_no_150.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1290/indicacao_no_151.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1291/indicacao_no_152.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1292/indicacao_no_153.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1293/indicacao_no_154.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1294/indicacao_no_155.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1295/indicacao_no_156.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1296/indicacao_no_157.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1297/indicacao_no_158.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1305/indicacao_no_159.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1306/indicacao_no_160.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_no_161.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_no_162.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1312/indicacao_no_163.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1313/indicacao_no_164.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1314/indicacao_no_165.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1315/indicacao_no_166.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1316/indicacao_no_167.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1317/indicacao_no_168.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1318/indicacao_no_169.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1319/indicacao_no_170.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1323/indicacao_no_171.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1324/indicacao_no_172.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1342/indicacao_no_173.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1343/indicacao_no_174.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1344/indicacao_no_175.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_no_176.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1346/indicacao_no_177.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1347/indicacao_no_178.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1348/indicacao_no_179.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1349/indicacao_no_180.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1350/indicacao_no_181.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1351/indicacao_no_182.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1352/indicacao_no_183.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1357/indicacao_no_184.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1358/indicacao_no_185.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1359/indicacao_no_186.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1360/indicacao_no_187.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1361/indicacao_no_188.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1362/indicacao_no_189.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1363/indicacao_no_190.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1364/indicacao_no_191.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1371/indicacao_no_192.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1372/indicacao_no_193.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_no_194.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_no_195.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1394/indicacao_no_196.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_no_197.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1396/indicacao_no_198.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1397/indicacao_no_199.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1398/indicacao_no_200.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1399/indicacao_no_201.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1400/indicacao_no_202.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1402/indicacao_no_203.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1403/indicacao_no_204.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1406/indicacao_no_205.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1407/indicacao_no_206.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1408/indicacao_no_207.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_no_208.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_no_209.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1411/indicacao_no_210.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1412/indicacao_no_211.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1414/indicacao_no_212.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1415/indicacao_no_214.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1416/indicacao_no_215.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1417/indicacao_no_216.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1418/indicacao_no_217.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1419/indicacao_no_218.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_no_219.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1421/indicacao_no_220.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1422/indicacao_no_221.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1423/indicacao_no_222.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1424/indicacao_no_223.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1425/indicacao_no_224.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1432/indicacao_no_225.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1433/indicacao_no_226.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1453/indicacao_no_227.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1454/indicacao_no_228.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1455/indicacao_no_229.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_no_230.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1457/indicacao_no_231.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_no_233.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1459/indicacao_no_234.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1460/indicacao_no_235.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1468/indicacao_no_237.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1469/indicacao_no_238.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1470/indicacao_no_239.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_no_240.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1472/indicacao_no_241.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1473/indicacao_no_242.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_no_243.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1475/indicacao_no_244.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1476/indicacao_no_245.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1485/indicacao_no_246.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1486/indicacao_no_247.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1487/indicacao_no_248.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1488/indicacao_no_249.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1489/indicacao_no_250.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1490/indicacao_no_251.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1491/indicacao_no_252.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1492/indicacao_no_253.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1493/indicacao_no_254.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1494/indicacao_no_255.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1495/indicacao_no_256.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1506/indicacao_no_257.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1507/indicacao_no_258.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1508/indicacao_no_259.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_no_260.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1509/indicacao_no_261.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1510/indicacao_no_262.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1511/indicacao_no_263.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1512/indicacao_no_264.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1513/indicacao_no_265.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1514/indicacao_no_266.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1515/indicacao_no_267.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/mocao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1134/mocao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1135/mocao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1275/mocao_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1276/mocao_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1353/mocao_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1354/mocao_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1516/mocao_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1401/mocao_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1501/mocao_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1517/mocao_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/projeto_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/projeto_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_de_lei_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/projeto_de_lei_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/projeto_de_lei_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/projeto_de_lei_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/projeto_de_lei_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/projeto_de_lei_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1075/projeto_de_lei_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1076/projeto_de_lei_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1077/projeto_de_lei_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1078/projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1079/projeto_de_lei_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1080/projeto_de_lei_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1093/projeto_de_lei_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1094/projeto_de_lei_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1162/projeto_de_lei_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/projeto_de_lei_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/projeto_de_lei_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1165/projeto_de_lei_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/projeto_de_lei_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/projeto_de_lei_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/projeto_de_lei_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/projeto_de_lei_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1238/projeto_de_lei_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/projeto_de_lei_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_de_lei_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/projeto_de_lei_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1268/projeto_de_lei_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1277/projeto_de_lei_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1278/projeto_de_lei_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1280/projeto_de_lei_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1281/projeto_de_lei_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1282/projeto_de_lei_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1283/projeto_de_lei_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1302/projeto_de_lei_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1310/projeto_de_lei_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1311/projeto_de_lei_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1320/projeto_de_lei_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1321/projeto_de_lei_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1322/projeto_de_lei_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1335/projeto_de_lei_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1336/projeto_de_lei_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1355/projeto_de_lei_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1378/projeto_de_lei_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1385/projeto_de_lei_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1386/projeto_de_lei_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1387/projeto_de_lei_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1404/projeto_de_lei_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1405/projeto_de_lei_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1413/projeto_de_lei_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1462/projeto_de_lei_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_de_lei_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1428/projeto_de_lei_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1434/projeto_de_lei_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1435/projeto_de_lei_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1463/projeto_de_lei_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1464/projeto_de_lei_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1465/projeto_de_lei_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1497/projeto_de_lei_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1498/projeto_de_lei_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1499/projeto_de_lei_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1500/projeto_de_lei_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/projeto_de_lei_complementar_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1301/projeto_de_lei_complementar_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1303/projeto_de_lei_complementar_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_complementar_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/projeto_de_lei_do_legislativo_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/projeto_de_lei_do_legislativo_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/projeto_de_lei_do_legislativo_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/projeto_de_lei_do_legislativo_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1081/projeto_de_lei_do_legislativo_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1111/projeto_de_lei_do_legislativo_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1085/projeto_de_lei_do_legislativo_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/projeto_de_lei_do_legislativo_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1113/projeto_de_lei_do_legislativo_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1114/projeto_de_lei_do_legislativo_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/projeto_de_pll_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/projeto_de_lei_do_legislativo_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/projeto_de_lei_do_legislativo_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/projeto_de_lei_do_legislativo_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/projeto_de_lei_do_legislativo_no_016.2022_-_utilidade_publica_v2.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/projeto_de_lei_do_legislativo_no_017.2022_-_juliano_trombofilia.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1298/projeto_de_lei_do_legislativo_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1365/projeto_de_lei_do_legislativo_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1366/projeto_de_lei_do_legislativo_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1367/projeto_de_lei_do_legislativo_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1368/projeto_de_lei_do_legislativo_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1369/projeto_de_lei_do_legislativo_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1370/projeto_de_lei_do_legislativo_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1379/projeto_de_lei_do_legislativo_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1380/projeto_de_lei_do_legislativo_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1436/projeto_de_lei_do_legislativo_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1438/projeto_de_lei_do_legislativo_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1439/projeto_de_lei_do_legislativo_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1440/projeto_de_lei_do_legislativo_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1441/projeto_de_lei_do_legislativo_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1442/projeto_de_lei_do_legislativo_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1443/projeto_de_lei_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1449/projeto_de_lei_do_legislativo_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_de_lei_do_legislativo_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1521/projeto_de_lei_do_legislativo_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1166/projeto_de_lei_complementar_l_01.2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1384/projeto_de_lei_compl._do_leg._no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1447/plc_do_legislativo_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1448/plc_do_legislativo_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1483/projeto_de_lei_complementar_do_legislativo_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1519/projeto_de_lei_complementar_do_legislativo_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/projeto_de_decreto_legislativo_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_decreto_legislativo_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_decreto_do_legislativo_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1116/projeto_de_resolucao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1444/projeto_de_resolucao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1445/projeto_de_resolucao_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1446/projeto_de_resolucao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1739/redacao_final_-_pll_no_049.2021_-_compilada.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1745/redacao_final_-_pll_no_003.2022_-_valter.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/requerimento_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/requerimento_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/requerimento_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/requerimento_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/requerimento_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1086/requerimento_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1087/requerimento_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1095/requerimento_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1096/requerimento_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1097/requerimento_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1128/requerimento_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1129/requerimento_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1130/requerimento_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1143/requerimento_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1144/requerimento_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1146/requerimento_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/requerimento_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/requerimento_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1149/requerimento_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/requerimento_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1151/requerimento_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1167/requerimento_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/requerimento_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/requerimento_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/requerimento_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1206/requerimento_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/requerimento_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/requerimento_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/requerimento_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/requerimento_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/requerimento_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/requerimento_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/requerimento_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/requerimento_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/requerimento_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/requerimento_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1254/requerimento_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1255/requerimento_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1256/requerimento_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1257/requerimento_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1269/requerimento_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1270/requerimento_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1285/requerimento_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1286/requerimento_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1325/requerimento_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1326/requerimento_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1327/requerimento_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1328/requerimento_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1329/requerimento_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1330/requerimento_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1331/requerimento_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1332/requerimento_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1333/requerimento_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1356/requerimento_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1337/requerimento_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1338/requerimento_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1339/requerimento_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1340/requerimento_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1341/requerimento_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1373/requerimento_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1374/requerimento_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1375/requerimento_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1376/requerimento_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1377/requerimento_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1388/requerimento_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1389/requerimento_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1390/requerimento_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1391/requerimento_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1429/requerimento_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1430/requerimento_no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1431/requerimento_no_072.2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1450/requerimento_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1451/requerimento_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1452/requerimento_no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1477/requerimento_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1478/requerimento_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1479/requerimento_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1480/requerimento_no_079.2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1481/requerimento_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1502/requerimento_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1503/requerimento_no_082.2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1504/requerimento_no_083.2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1505/requerimento_no_084.2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1748/requerimento_no_085.2022_-_omar_-_diminuir_o_intersticio_para_16a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomateusdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1684/oficio_no_526.2022-gab_mensagem_de_veto_pll_no_003.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H496"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="221.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>